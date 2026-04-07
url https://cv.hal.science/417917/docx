--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2963,161 +2963,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Topological Approach-Based Transient 3-D Electrothermal Model of Insulated-Gate Bipolar Transistor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">Structure-Preserved Reduced-Order Modeling for Frequency-Domain Solution of the Darwin Model With a Gauged Potential Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2946283⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462006v1</w:t>
+                <w:t xml:space="preserve">hal-02422233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D FEM modeling and study of novel structure of magnetoelectric composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Anh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3135,193 +3148,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (5), pp.e2671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jnm.2671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Preserved Reduced-Order Modeling for Frequency-Domain Solution of the Darwin Model With a Gauged Potential Formulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Henneron</w:t>
+                <w:t xml:space="preserve">A Network Topological Approach-Based Transient 3-D Electrothermal Model of Insulated-Gate Bipolar Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2946283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02422233v1</w:t>
+                <w:t xml:space="preserve">hal-04462006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-Gauging of Vector Potential by Parallel Sparse Direct Solvers – Numerical Observations</w:t>
               </w:r>
@@ -3545,51 +3545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Finite Element Analysis of Magnetoelectric Composites Accounting for Material Nonlinearity and Eddy Currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Anh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,51 +3779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Multiferroic Nanoparticle Composites With an Analytical Multiscale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Anh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,51 +3883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Magnetoelectric 0–3 Type Composites by 3-D Multiphysics Finite-Element Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Anh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5527,248 +5527,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Modeling of a Magnetoelectric Composite Rosen-Type Device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Two-dimensional parasitic capacitance extraction for integrated circuit with dual discrete geometric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (4), pp.045008 </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-4926/36/4/045008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229758v1</w:t>
+                <w:t xml:space="preserve">hal-01159302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional parasitic capacitance extraction for integrated circuit with dual discrete geometric methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hui Qu</w:t>
+                <w:t xml:space="preserve">Multiphysics Modeling of a Magnetoelectric Composite Rosen-Type Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (4), pp.045008 </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-4926/36/4/045008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159302v1</w:t>
+                <w:t xml:space="preserve">hal-01229758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of a magnetoelectric energy transducer including the load effect</w:t>
               </w:r>
@@ -9349,63 +9349,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network topological approach based transient three-dimensional electro-thermal model of insulated gate bipolar transistor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiajia Chen</w:t>
+                <w:t xml:space="preserve">A multi-objective topology optimization methodology and its application to electromagnetic actuator designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9420,162 +9420,175 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167523v1</w:t>
+                <w:t xml:space="preserve">hal-03167587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective topology optimization methodology and its application to electromagnetic actuator designs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yilun Li</w:t>
+                <w:t xml:space="preserve">A broadband enhanced nodal-order reduction methodology for large-scale equation sets of three-dimensional transient field problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167587v1</w:t>
+                <w:t xml:space="preserve">hal-03167610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-preserved POD for parametric low frequency full wave problems with gauged potential formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9617,398 +9630,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broadband enhanced nodal-order reduction methodology for large-scale equation sets of three-dimensional transient field problems</w:t>
+                <w:t xml:space="preserve">A network topological approach based transient three-dimensional electro-thermal model of insulated gate bipolar transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167610v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Multiferroic Nanoparticle Composites with an Analytical Multiscale Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic fields (COMPUMAG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469857v1</w:t>
+                <w:t xml:space="preserve">hal-03166849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Filippo Capolino</w:t>
+                <w:t xml:space="preserve">Modeling of Multiferroic Nanoparticle Composites with an Analytical Multiscale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic fields (COMPUMAG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166849v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive stopping criterion of PGD for edge elements based on equilibrated error estimates in magnetostatic Problems</w:t>
               </w:r>
@@ -10657,502 +10657,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloch analysis for the study of degenerate band edge modes in periodic substrate-integrated waveguides</w:t>
+                <w:t xml:space="preserve">High-Q Substrate-Integrated-Waveguide Resonator with Degenerate Band Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference ICEAA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166984v1</w:t>
+                <w:t xml:space="preserve">hal-03169522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q Substrate-Integrated-Waveguide Resonator with Degenerate Band Edge</w:t>
+                <w:t xml:space="preserve">Bloch analysis for the study of degenerate band edge modes in periodic substrate-integrated waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ICEAA 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169522v1</w:t>
+                <w:t xml:space="preserve">hal-03166984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D FEM modeling and study of novel structures of magnetoelectric composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Application of Stochastic Methods in Parasitic Extraction Integrated Circuit with Geometric Process Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">Conference CEFC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805103v1</w:t>
+                <w:t xml:space="preserve">hal-01927050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Stochastic Methods in Parasitic Extraction Integrated Circuit with Geometric Process Variations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+                <w:t xml:space="preserve">3D FEM modeling and study of novel structures of magnetoelectric composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Conference EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927050v1</w:t>
+                <w:t xml:space="preserve">hal-01805103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology Based on Quantum Evolutionary Algorithm for Topology Optimization of Electromagnetic Devices</w:t>
               </w:r>
@@ -11272,51 +11272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11764,51 +11764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APS/URSI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston (Massachusetts), United States</w:t>
@@ -11837,51 +11837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Magnetoelectric Composites type 0-3 by 3D Multiphysics Finite Element Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Anh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12034,351 +12034,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de puissance d’un transducteur magnétoélectrique pour l’alimentation de dispositifs biomédicaux implantés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">2D Time Domain Geometrical Optics with Ray Tracing Accelerated by Binary Space Partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNRDM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659769v1</w:t>
+                <w:t xml:space="preserve">hal-01806177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SIMP based Methodology for Topology Optimization and its Application to Piezoelectric Energy Harvester Designs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">Mesure de puissance d’un transducteur magnétoélectrique pour l’alimentation de dispositifs biomédicaux implantés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Malleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meng Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
+              <w:t xml:space="preserve">Conference JNRDM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806243v1</w:t>
+                <w:t xml:space="preserve">hal-01659769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Time Domain Geometrical Optics with Ray Tracing Accelerated by Binary Space Partitioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yan</w:t>
+                <w:t xml:space="preserve">A SIMP based Methodology for Topology Optimization and its Application to Piezoelectric Energy Harvester Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806177v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM modeling of five-phase magnetoelectric composites for energy transducer</w:t>
               </w:r>
@@ -12440,243 +12440,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Technique to Describe Memory Phenomena in Nano Devices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of deformation on novel 2D semiconductor material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference IEDMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805578v1</w:t>
+                <w:t xml:space="preserve">hal-01806971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of deformation on novel 2D semiconductor material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Technique to Describe Memory Phenomena in Nano Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Dartora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEDMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hsinchu, Taiwan</w:t>
+              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806971v1</w:t>
+                <w:t xml:space="preserve">hal-01805578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d'un transducteur magnétoélectrique pour les besoins de la télé-alimentation de capteurs biomédicaux implantés.</w:t>
               </w:r>
@@ -12990,51 +12990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element analysis of a circular laminate composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Anh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13317,269 +13317,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Nonlinear Modeling of Magnetostrictive Materials Based on DEAM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">Study of Carbon-Based Transistors with Semi-Analytic and Full-Band Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Dartora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806265v1</w:t>
+                <w:t xml:space="preserve">hal-01806215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Carbon-Based Transistors with Semi-Analytic and Full-Band Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cesar Dartora</w:t>
+                <w:t xml:space="preserve">3D Nonlinear Modeling of Magnetostrictive Materials Based on DEAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806215v1</w:t>
+                <w:t xml:space="preserve">hal-01806265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration of Reflection in 2D Ray Tracing Based on Image by Binary Space Partitioning</w:t>
               </w:r>
@@ -14709,343 +14709,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating Light Beam Search in a Vector Normal Boundary Intersection Method for Linear Antenna Array Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">Proper Generalized Decomposition Method for Parasitic Capacitance Extraction in Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference EMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514482v1</w:t>
+                <w:t xml:space="preserve">hal-01316431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Mechanical Stresses on Graphene-Based Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
+                <w:t xml:space="preserve">Incorporating Light Beam Search in a Vector Normal Boundary Intersection Method for Linear Antenna Array Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siguang An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EMF 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnm.2233⟩</w:t>
+              <w:t xml:space="preserve">Conference CEFC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami (Floride), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513393v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition Method for Parasitic Capacitance Extraction in Integrated Circuits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+                <w:t xml:space="preserve">Effects of Mechanical Stresses on Graphene-Based Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316431v1</w:t>
+                <w:t xml:space="preserve">hal-01513393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60-GHz indoor propagation with time-domain geometric-optics</w:t>
               </w:r>
@@ -17779,51 +17779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Fu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifu Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianwen Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gensbittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Becerra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241287578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116260" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04223308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3185980" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyao Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15020053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3187620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyou Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3114685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3061871" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3060754" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Tu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00735" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2946283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sideng Hu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Qiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953079" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Ma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952834" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Do" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2671" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpu Zhao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2892868" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gensbittel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2926237" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2904902" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gensbittel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949880" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2900149" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Ho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01710270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Malleron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zanella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dartora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765705" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2666424" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2233" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siguang An" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2664077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalan Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2648852" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Pflaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2490278" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150359" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F1993B0F14E809BD0FA028271B305191E4C2E3B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2591001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2491858" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261527v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Qu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2459043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.11.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159302v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/36/4/045008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2357492" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360079" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2487224" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2361401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229635v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492462" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11220-015-0114-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01222242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Medani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER15050102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025058v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.06.121" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFMQC3NC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00984759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2280452" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01094039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1548" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00977930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2012-0329" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852274v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Funaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;pke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.262501" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9475-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DXH6ZBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794257v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668261v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172194" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin-Tang Yang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Lu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.09.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B283N94T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376283" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246223v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507058300" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/298617C016F6D241C8DD54B0AAC667CF091515D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469848v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391963v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheno Karimi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469845v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9948.444993" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469872v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169549v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167587v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167610v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Gong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469857v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167505v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167540v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ahn Do" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169336v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805103v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927050v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927138v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927019v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927258v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166783v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659769v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806177v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659704v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805578v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806971v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Malleron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806083v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659724v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659740v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513795v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806265v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806215v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514048v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815967" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316448v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402920v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660571v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513819v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816140" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266621v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513748v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816000" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514118v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316484v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816086" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513393v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152788v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149667v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149656v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01121151v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01121154v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143241v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421525v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146815" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152803v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152726v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01015911v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Deng" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Haisheng" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00960967v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143262v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974493v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01015352v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00960963v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143283v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00847657v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00847656v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754933v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Liang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754567v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00803198v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754433v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668725v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601802v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668686v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668674v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667777" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Fu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifu Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianwen Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gensbittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Becerra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241287578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116260" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04223308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3185980" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyao Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15020053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3187620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyou Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3114685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3061871" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3060754" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Tu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00735" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2946283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sideng Hu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Qiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953079" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Ma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952834" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2671" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpu Zhao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2892868" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gensbittel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2926237" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2904902" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gensbittel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949880" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2900149" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Ho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01710270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Malleron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zanella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dartora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765705" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2666424" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2233" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siguang An" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2664077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalan Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2648852" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Pflaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2490278" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150359" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F1993B0F14E809BD0FA028271B305191E4C2E3B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2591001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2491858" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261527v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Qu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2459043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/36/4/045008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229758v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.11.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2357492" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360079" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2487224" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2361401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229635v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492462" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11220-015-0114-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01222242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Medani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER15050102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025058v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.06.121" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFMQC3NC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00984759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2280452" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01094039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1548" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00977930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2012-0329" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852274v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Funaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;pke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.262501" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9475-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DXH6ZBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794257v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668261v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172194" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin-Tang Yang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Lu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.09.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B283N94T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376283" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246223v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507058300" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/298617C016F6D241C8DD54B0AAC667CF091515D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469848v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391963v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheno Karimi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469845v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9948.444993" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469872v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169549v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167610v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Gong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167523v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469857v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167505v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167540v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ahn Do" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169336v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927050v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805103v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927138v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927019v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927258v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166783v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806177v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659769v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806243v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659704v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806971v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805578v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Malleron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806083v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659724v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659740v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513795v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806215v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806265v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514048v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815967" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316448v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402920v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660571v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513819v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816140" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266621v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513748v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816000" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514118v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316484v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316431v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514482v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816086" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513393v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152788v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149667v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149656v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01121151v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01121154v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143241v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421525v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146815" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152803v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152726v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01015911v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Deng" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Haisheng" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00960967v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143262v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974493v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01015352v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00960963v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143283v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00847657v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00847656v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754933v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Liang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754567v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00803198v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754433v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668725v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601802v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668686v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668674v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667777" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>