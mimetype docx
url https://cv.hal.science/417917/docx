--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -810,382 +810,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Measurement of DBE Exceptional Points in Substrate-Integrated Waveguides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Filippo Capolino</w:t>
+                <w:t xml:space="preserve">Reduced Order Model Based on Combined POD/LDEIM-Q for Nonlinear Thermoelectric Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2022.3200102⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (9), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3185980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929740v1</w:t>
+                <w:t xml:space="preserve">hal-04461944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Order Model Based on Combined POD/LDEIM-Q for Nonlinear Thermoelectric Coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
+                <w:t xml:space="preserve">A Preliminary Study on the Resolution of Electro-Thermal Multi-Physics Coupling Problem Using Physics-Informed Neural Network (PINN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoyao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3185980⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a15020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461944v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study on the Resolution of Electro-Thermal Multi-Physics Coupling Problem Using Physics-Informed Neural Network (PINN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Measurement of DBE Exceptional Points in Substrate-Integrated Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaoyao Ma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yan</w:t>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.53. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (10), pp.4341-4353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a15020053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2022.3200102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462067v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin-Model Based on Model Order Reduction for Rotating Motors</w:t>
               </w:r>
@@ -1988,495 +1988,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Topological Approach-Based Transient 3-D Electrothermal Model of Insulated-Gate Bipolar Transistor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">Application of POD and PGD for Efficient Parameter Sweeping in Frequency-Domain Full-Wave Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2946283⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163903v1</w:t>
+                <w:t xml:space="preserve">hal-03163832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Broadband Enhanced Nodal-Order Reduction Methodology for Large-Scale Equation Sets of 3-D Transient Field Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A Network Topological Approach-Based Transient 3-D Electrothermal Model of Insulated-Gate Bipolar Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Chen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhou Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953079⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2946283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163993v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition for Edge Elements in Magnetostatics With Adaptive Stopping Criterion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Henneron</w:t>
+                <w:t xml:space="preserve">A Broadband Enhanced Nodal-Order Reduction Methodology for Large-Scale Equation Sets of 3-D Transient Field Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sideng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Qiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949121⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422232v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of POD and PGD for Efficient Parameter Sweeping in Frequency-Domain Full-Wave Problems</w:t>
+                <w:t xml:space="preserve">Proper Generalized Decomposition for Edge Elements in Magnetostatics With Adaptive Stopping Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163832v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Objective Topology Optimization Methodology and its Application to Electromagnetic Actuator Designs</w:t>
               </w:r>
@@ -2748,87 +2748,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462011v1</w:t>
@@ -2839,126 +2839,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Broadband Enhanced Nodal-Order Reduction Methodology for Large-Scale Equation Sets of 3-D Transient Field Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sideng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461981v1</w:t>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3203,584 +3203,584 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network Topological Approach-Based Transient 3-D Electrothermal Model of Insulated-Gate Bipolar Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2946283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-Gauging of Vector Potential by Parallel Sparse Direct Solvers – Numerical Observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Reluctance Network-Based Method With Complementary Distributed Magnetomotive Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanpu Zhao</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hongqin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (6), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2892868⟩</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2909407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928676v1</w:t>
+                <w:t xml:space="preserve">hal-02505073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Reluctance Network-Based Method With Complementary Distributed Magnetomotive Forces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Man Zhang</w:t>
+                <w:t xml:space="preserve">Auto-Gauging of Vector Potential by Parallel Sparse Direct Solvers – Numerical Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Marchand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yanpu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (6), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2909407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2892868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505073v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Finite Element Analysis of Magnetoelectric Composites Accounting for Material Nonlinearity and Eddy Currents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Gensbittel</w:t>
+                <w:t xml:space="preserve">A Methodology Based on Quantum Evolutionary Algorithm for Topology Optimization of Electromagnetic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55 (10), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2926237⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 55 (6), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2904902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022499v1</w:t>
+                <w:t xml:space="preserve">hal-03163718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology Based on Quantum Evolutionary Algorithm for Topology Optimization of Electromagnetic Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">3-D Finite Element Analysis of Magnetoelectric Composites Accounting for Material Nonlinearity and Eddy Currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55 (6), pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2019, 55 (10), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2904902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2926237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163718v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Multiferroic Nanoparticle Composites With an Analytical Multiscale Approach</w:t>
               </w:r>
@@ -4000,51 +4000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-D Nonlinear Ambipolar Diffusion Equation Model of an IGBT and Its Numerical Solution Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaqiang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4475,482 +4475,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of Magnetoelectric Energy Transducers with Interdigitated Electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Effect of mechanical stresses on graphene-based devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.8102104. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2666424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469005v1</w:t>
+                <w:t xml:space="preserve">hal-01551820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mechanical stresses on graphene-based devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
+                <w:t xml:space="preserve">Finite Element Modeling of Magnetoelectric Energy Transducers with Interdigitated Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Malleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.8102104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnm.2233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2666424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551820v1</w:t>
+                <w:t xml:space="preserve">hal-01469005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating Light Beam Search in a Vector Normal Boundary Intersection Method for Linear Antenna Array Optimization</w:t>
+                <w:t xml:space="preserve">3D IC Interconnect Parasitic Capacitance Extraction with a Reformulated PGD Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siguang An</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">Yalan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.7001304. </w:t>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.7200804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2664077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2648852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514476v1</w:t>
+                <w:t xml:space="preserve">hal-01513403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D IC Interconnect Parasitic Capacitance Extraction with a Reformulated PGD Algorithm</w:t>
+                <w:t xml:space="preserve">Incorporating Light Beam Search in a Vector Normal Boundary Intersection Method for Linear Antenna Array Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yalan Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+                <w:t xml:space="preserve">Siguang An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.7200804. </w:t>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.7001304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2648852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2664077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513403v1</w:t>
+                <w:t xml:space="preserve">hal-01514476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of discrete geometric method on plasmonic structures</w:t>
               </w:r>
@@ -5410,365 +5410,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D IC interconnect capacitance extraction using dual discrete geometric methods with prism elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional parasitic capacitance extraction for integrated circuit with dual discrete geometric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (4), pp.1524 - 1534. </w:t>
+              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (4), pp.045008 </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2459043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-4926/36/4/045008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261527v1</w:t>
+                <w:t xml:space="preserve">hal-01159302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional parasitic capacitance extraction for integrated circuit with dual discrete geometric methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hui Qu</w:t>
+                <w:t xml:space="preserve">Multiphysics Modeling of a Magnetoelectric Composite Rosen-Type Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (4), pp.045008 </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-4926/36/4/045008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159302v1</w:t>
+                <w:t xml:space="preserve">hal-01229758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Modeling of a Magnetoelectric Composite Rosen-Type Device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">3-D IC interconnect capacitance extraction using dual discrete geometric methods with prism elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137, pp.1-8. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (4), pp.1524 - 1534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2459043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229758v1</w:t>
+                <w:t xml:space="preserve">hal-01261527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of a magnetoelectric energy transducer including the load effect</w:t>
               </w:r>
@@ -6151,248 +6151,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proper Generalized Decomposition based solver for nonlinear magneto-thermal problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Qin</w:t>
+                <w:t xml:space="preserve">FEM Modeling of a Magnetoelectric Transducer for Autonomous Micro Sensors in Medical Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492462⟩</w:t>
+              <w:t xml:space="preserve">Sensing and Imaging: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11220-015-0114-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229635v1</w:t>
+                <w:t xml:space="preserve">hal-01194576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM Modeling of a Magnetoelectric Transducer for Autonomous Micro Sensors in Medical Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Gang</w:t>
+                <w:t xml:space="preserve">A Proper Generalized Decomposition based solver for nonlinear magneto-thermal problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing and Imaging: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.12. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (2), pp.7400209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11220-015-0114-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194576v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM method for the EEG forward problem and improvement based on modification of the saint venant's method</w:t>
               </w:r>
@@ -7985,359 +7985,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of stress-induced self-biased magnetoelectric composites for powering implanted biomedical devices</w:t>
+                <w:t xml:space="preserve">Investigation of Magnetoelectric Composites Ni/PZT/Ni fabricated by RF Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianwen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yunlin Zheng</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuling Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sète, France</w:t>
+              <w:t xml:space="preserve">1er Workshop International sur les Couplages Multi-physiques en Magnétisme, MultiMag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469863v1</w:t>
+                <w:t xml:space="preserve">hal-04469848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Magnetoelectric Composites Ni/PZT/Ni fabricated by RF Sputtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiphysic modeling of magnetoelectric composites by finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Workshop International sur les Couplages Multi-physiques en Magnétisme, MultiMag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469848v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysic modeling of magnetoelectric composites by finite elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of stress-induced self-biased magnetoelectric composites for powering implanted biomedical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianwen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop International sur les Couplages Multi-physiques en Magnétisme, MultiMag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">21ème colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469847v1</w:t>
+                <w:t xml:space="preserve">hal-04469863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM Modeling of Magnetostrictive Thin Layers Combining Multiscale Mode and Shell Element: Application to Magnetoelectric Composites</w:t>
               </w:r>
@@ -8425,269 +8425,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric FEM Modeling of Magnetoelectric Composite Disk/Rings for Energy Transducer Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheno Karimi</w:t>
+                <w:t xml:space="preserve">FEM Modeling of Smart Self-Biased Magnetoelectric Composites for Energy Transducer Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianwen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuling Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece, Greece. pp.778-1787, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/150123.9948.444993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391963v1</w:t>
+                <w:t xml:space="preserve">hal-04469845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM Modeling of Smart Self-Biased Magnetoelectric Composites for Energy Transducer Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianwen Huang</w:t>
+                <w:t xml:space="preserve">Axisymmetric FEM Modeling of Magnetoelectric Composite Disk/Rings for Energy Transducer Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheno Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPUMAG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto (Japan), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469845v1</w:t>
+                <w:t xml:space="preserve">hal-04391963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the self-biased Ni/LiNbO3/Ni magnetoelectric (ME) laminate composite</w:t>
               </w:r>
@@ -8906,90 +8906,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate Band Edge Resonances in Air-filled Substrate Integrated Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9450,51 +9450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A broadband enhanced nodal-order reduction methodology for large-scale equation sets of three-dimensional transient field problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9584,51 +9584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9666,51 +9666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network topological approach based transient three-dimensional electro-thermal model of insulated gate bipolar transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9755,476 +9755,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Filippo Capolino</w:t>
+                <w:t xml:space="preserve">Modeling of Multiferroic Nanoparticle Composites with an Analytical Multiscale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic fields (COMPUMAG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166849v1</w:t>
+                <w:t xml:space="preserve">hal-04469857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Multiferroic Nanoparticle Composites with an Analytical Multiscale Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic fields (COMPUMAG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469857v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive stopping criterion of PGD for edge elements based on equilibrated error estimates in magnetostatic Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of multiferroic nanoparticle composites with an analytical multiscale approach’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Henneron</w:t>
+                <w:t xml:space="preserve">Tuan Ahn Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167505v1</w:t>
+                <w:t xml:space="preserve">hal-03167540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of multiferroic nanoparticle composites with an analytical multiscale approach’</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive stopping criterion of PGD for edge elements based on equilibrated error estimates in magnetostatic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Ahn Do</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Shuai Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167540v1</w:t>
+                <w:t xml:space="preserve">hal-03167505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled 3D finite element-distributed circuit model for numerical analysis of small time scale transients of three-phase inverter</w:t>
               </w:r>
@@ -10413,90 +10413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of substrate integrated waveguides supporting degenerate band-edge resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10538,103 +10538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear interpolation-based method with branch connection constraints for movement in reluctance network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongqin Xie</w:t>
+                <w:t xml:space="preserve">Man Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
@@ -10657,502 +10657,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q Substrate-Integrated-Waveguide Resonator with Degenerate Band Edge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Bloch analysis for the study of degenerate band edge modes in periodic substrate-integrated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ICEAA 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169522v1</w:t>
+                <w:t xml:space="preserve">hal-03166984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloch analysis for the study of degenerate band edge modes in periodic substrate-integrated waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">High-Q Substrate-Integrated-Waveguide Resonator with Degenerate Band Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference ICEAA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166984v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Stochastic Methods in Parasitic Extraction Integrated Circuit with Geometric Process Variations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+                <w:t xml:space="preserve">3D FEM modeling and study of novel structures of magnetoelectric composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Conference EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927050v1</w:t>
+                <w:t xml:space="preserve">hal-01805103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D FEM modeling and study of novel structures of magnetoelectric composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Application of Stochastic Methods in Parasitic Extraction Integrated Circuit with Geometric Process Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">Conference CEFC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805103v1</w:t>
+                <w:t xml:space="preserve">hal-01927050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology Based on Quantum Evolutionary Algorithm for Topology Optimization of Electromagnetic Devices</w:t>
               </w:r>
@@ -11233,103 +11233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving a Degenerate Band Edge Resonance in Substrate Integrated Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
@@ -11466,90 +11466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Finite Reluctance Approach based on Complementary Distributed Magneto-motive Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11725,90 +11725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate Band Edge Condition in Substrate-Integrated Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APS/URSI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston (Massachusetts), United States</w:t>
@@ -11831,1288 +11831,1288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Magnetoelectric Composites type 0-3 by 3D Multiphysics Finite Element Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Auto-Gauging of Vector Potential by Parallel Sparse Direct Solvers – Numerical Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanpu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926916v1</w:t>
+                <w:t xml:space="preserve">hal-03166783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-Gauging of Vector Potential by Parallel Sparse Direct Solvers – Numerical Observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanpu Zhao</w:t>
+                <w:t xml:space="preserve">Homogenization of Magnetoelectric Composites type 0-3 by 3D Multiphysics Finite Element Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166783v1</w:t>
+                <w:t xml:space="preserve">hal-01926916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Time Domain Geometrical Optics with Ray Tracing Accelerated by Binary Space Partitioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yan</w:t>
+                <w:t xml:space="preserve">FEM modeling of five-phase magnetoelectric composites for energy transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806177v1</w:t>
+                <w:t xml:space="preserve">hal-01659704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de puissance d’un transducteur magnétoélectrique pour l’alimentation de dispositifs biomédicaux implantés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">2D Time Domain Geometrical Optics with Ray Tracing Accelerated by Binary Space Partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNRDM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659769v1</w:t>
+                <w:t xml:space="preserve">hal-01806177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SIMP based Methodology for Topology Optimization and its Application to Piezoelectric Energy Harvester Designs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">Mesure de puissance d’un transducteur magnétoélectrique pour l’alimentation de dispositifs biomédicaux implantés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Malleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meng Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
+              <w:t xml:space="preserve">Conference JNRDM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806243v1</w:t>
+                <w:t xml:space="preserve">hal-01659769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM modeling of five-phase magnetoelectric composites for energy transducer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">A SIMP based Methodology for Topology Optimization and its Application to Piezoelectric Energy Harvester Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659704v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of deformation on novel 2D semiconductor material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Technique to Describe Memory Phenomena in Nano Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Dartora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEDMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hsinchu, Taiwan</w:t>
+              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806971v1</w:t>
+                <w:t xml:space="preserve">hal-01805578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Technique to Describe Memory Phenomena in Nano Devices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of deformation on novel 2D semiconductor material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference IEDMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805578v1</w:t>
+                <w:t xml:space="preserve">hal-01806971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d'un transducteur magnétoélectrique pour les besoins de la télé-alimentation de capteurs biomédicaux implantés.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation multiphysique de composites multiferroïques granulaires par la méthode des éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Malleron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
+              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565003v1</w:t>
+                <w:t xml:space="preserve">hal-01659724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Physics-based Model of IGBT by Solving Two Dimensional Nonlinear Ambipolar Diffusion Equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiajia Chen</w:t>
+                <w:t xml:space="preserve">Etude expérimentale d'un transducteur magnétoélectrique pour les besoins de la télé-alimentation de capteurs biomédicaux implantés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Malleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806083v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiphysique de composites multiferroïques granulaires par la méthode des éléments finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D finite element analysis of a circular laminate composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris (Sorbonne Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659724v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D finite element analysis of a circular laminate composite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">A Dynamic Physics-based Model of IGBT by Solving Two Dimensional Nonlinear Ambipolar Diffusion Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Paris (Sorbonne Université), France</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659740v1</w:t>
+                <w:t xml:space="preserve">hal-01806083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Deformations on Carbon-Based Transistors in Ballistic and Partially Ballistic Regimes</w:t>
               </w:r>
@@ -13317,269 +13317,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Carbon-Based Transistors with Semi-Analytic and Full-Band Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cesar Dartora</w:t>
+                <w:t xml:space="preserve">3D Nonlinear Modeling of Magnetostrictive Materials Based on DEAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806215v1</w:t>
+                <w:t xml:space="preserve">hal-01806265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Nonlinear Modeling of Magnetostrictive Materials Based on DEAM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">Study of Carbon-Based Transistors with Semi-Analytic and Full-Band Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Dartora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806265v1</w:t>
+                <w:t xml:space="preserve">hal-01806215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration of Reflection in 2D Ray Tracing Based on Image by Binary Space Partitioning</w:t>
               </w:r>
@@ -13676,606 +13676,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of magnetoelectric multilayer laminate composites using analytical and numerical models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">3D IC Interconnect Parasitic Capacitance Extraction with a Reformulated PGD Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EFM 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference CEFC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami (Floride), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316448v1</w:t>
+                <w:t xml:space="preserve">hal-01513819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene growth and transfer towards flexible substrates for microwave applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application et validation de la méthode de Saint Venant modifiée pour la résolution du problème direct en EEG dans un modèle de tête de géométrie réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takfarinas Medani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Nanotech France 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference C2i 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402920v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on efficiency of magnetoelectric composites for energy harvesting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Malleron</w:t>
+                <w:t xml:space="preserve">Investigation of magnetoelectric multilayer laminate composites using analytical and numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNRSE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conference EFM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660571v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D IC Interconnect Parasitic Capacitance Extraction with a Reformulated PGD Algorithm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graphene growth and transfer towards flexible substrates for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Njeim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference Nanotech France 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513819v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application et validation de la méthode de Saint Venant modifiée pour la résolution du problème direct en EEG dans un modèle de tête de géométrie réelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Schwartz</w:t>
+                <w:t xml:space="preserve">Investigation on efficiency of magnetoelectric composites for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Malleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference C2i 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Conference JNRSE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266621v1</w:t>
+                <w:t xml:space="preserve">hal-01660571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of magnetoelectric energy transducers with interdigitated electrodes</w:t>
               </w:r>
@@ -14391,51 +14391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reformulated PGD for Electrostatic Problems with Inhomogeneous Electric Permittivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yalan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14709,723 +14709,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition Method for Parasitic Capacitance Extraction in Integrated Circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporating Light Beam Search in a Vector Normal Boundary Intersection Method for Linear Antenna Array Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yalan Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+                <w:t xml:space="preserve">Siguang An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EMF 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference CEFC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami (Floride), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316431v1</w:t>
+                <w:t xml:space="preserve">hal-01514482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating Light Beam Search in a Vector Normal Boundary Intersection Method for Linear Antenna Array Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">Effects of Mechanical Stresses on Graphene-Based Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01514482v1</w:t>
+                <w:t xml:space="preserve">hal-01513393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Mechanical Stresses on Graphene-Based Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
+                <w:t xml:space="preserve">Proper Generalized Decomposition Method for Parasitic Capacitance Extraction in Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513393v1</w:t>
+                <w:t xml:space="preserve">hal-01316431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60-GHz indoor propagation with time-domain geometric-optics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yan</w:t>
+                <w:t xml:space="preserve">FEM modelling of magnetoelectric transducers for autonomous micro embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Conference GreenBAN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris (Sorbonne Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152788v1</w:t>
+                <w:t xml:space="preserve">hal-01121151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutliphysics Modeling of Thin Layer Magnetoelectric Laminate Composites Using Shell Element</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">60-GHz indoor propagation with time-domain geometric-optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149667v1</w:t>
+                <w:t xml:space="preserve">hal-01152788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiphysique de matériaux multiferroïques artificiels intrinsèques par la méthode des éléments finis</w:t>
+                <w:t xml:space="preserve">Mutliphysics Modeling of Thin Layer Magnetoelectric Laminate Composites Using Shell Element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference NUMELEC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149656v1</w:t>
+                <w:t xml:space="preserve">hal-01149667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM modelling of magnetoelectric transducers for autonomous micro embedded systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation multiphysique de matériaux multiferroïques artificiels intrinsèques par la méthode des éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference GreenBAN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris (Sorbonne Université), France</w:t>
+              <w:t xml:space="preserve">Conference NUMELEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121151v1</w:t>
+                <w:t xml:space="preserve">hal-01149656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics Finite element modeling of thermoelastic attenuation in piezoelectric surface acoustic wave sensors</w:t>
               </w:r>
@@ -15967,368 +15967,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piezoelectric vibration energy harvester from ambient environment at low frequencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Darces</w:t>
+                <w:t xml:space="preserve">Finite element modeling of a magnetoelectric energy transducer including the load effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">San Haisheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNRSE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">Conference CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015911v1</w:t>
+                <w:t xml:space="preserve">hal-00960967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of a magnetoelectric energy transducer including the load effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">Improving the FEM resolution of the EEG forward problem using the dipole model based on Saint Venant’s approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takfarinas Medani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">Conference ISBSS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960967v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the FEM resolution of the EEG forward problem using the dipole model based on Saint Venant’s approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Lautru</w:t>
+                <w:t xml:space="preserve">A piezoelectric vibration energy harvester from ambient environment at low frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sou</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Haisheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ISBSS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Conference JNRSE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143262v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D finite element model of ME energy transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Gang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16975,51 +16975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Excitation on Energy Bounds of Dual Potential Formulations in Magnetostatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17779,51 +17779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Fu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifu Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianwen Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gensbittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Becerra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241287578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116260" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04223308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3185980" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyao Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15020053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3187620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyou Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3114685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3061871" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3060754" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Tu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00735" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2946283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sideng Hu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Qiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953079" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Ma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952834" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2671" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpu Zhao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2892868" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gensbittel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2926237" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2904902" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gensbittel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949880" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2900149" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Ho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01710270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Malleron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zanella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dartora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765705" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2666424" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2233" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siguang An" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2664077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalan Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2648852" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Pflaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2490278" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150359" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F1993B0F14E809BD0FA028271B305191E4C2E3B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2591001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2491858" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261527v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Qu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2459043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/36/4/045008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229758v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.11.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2357492" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360079" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2487224" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2361401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229635v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492462" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11220-015-0114-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01222242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Medani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER15050102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025058v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.06.121" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFMQC3NC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00984759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2280452" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01094039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1548" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00977930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2012-0329" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852274v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Funaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;pke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.262501" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9475-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DXH6ZBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794257v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668261v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172194" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin-Tang Yang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Lu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.09.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B283N94T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376283" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246223v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507058300" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/298617C016F6D241C8DD54B0AAC667CF091515D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469848v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391963v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheno Karimi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469845v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9948.444993" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469872v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169549v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167610v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Gong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167523v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469857v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167505v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167540v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ahn Do" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169336v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927050v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805103v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927138v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927019v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927258v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166783v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806177v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659769v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806243v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659704v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806971v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805578v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Malleron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806083v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659724v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659740v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513795v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806215v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806265v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514048v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815967" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316448v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402920v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660571v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513819v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816140" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266621v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513748v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816000" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514118v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316484v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316431v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514482v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816086" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513393v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152788v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149667v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149656v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01121151v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01121154v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143241v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421525v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146815" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152803v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152726v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01015911v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Deng" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Haisheng" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00960967v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143262v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974493v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01015352v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00960963v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143283v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00847657v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00847656v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754933v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Liang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754567v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00803198v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754433v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668725v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601802v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668686v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668674v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667777" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Fu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifu Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianwen Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gensbittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Becerra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241287578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116260" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04223308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3185980" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyao Ma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15020053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3187620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyou Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3114685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3061871" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3060754" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Tu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00735" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163832v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952312" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2946283" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sideng Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Qiang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953079" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Ma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952834" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2671" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpu Zhao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2892868" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163718v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2904902" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gensbittel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2926237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gensbittel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949880" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2900149" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Ho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01710270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Malleron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zanella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dartora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765705" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2233" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2666424" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalan Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2648852" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siguang An" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2664077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Pflaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2490278" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150359" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F1993B0F14E809BD0FA028271B305191E4C2E3B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2591001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2491858" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Qu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/36/4/045008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.11.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2459043" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2357492" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360079" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2487224" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2361401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11220-015-0114-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492462" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01222242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Medani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER15050102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025058v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.06.121" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFMQC3NC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00984759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2280452" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01094039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1548" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00977930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2012-0329" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852274v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Funaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;pke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.262501" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9475-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DXH6ZBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794257v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668261v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172194" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin-Tang Yang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Lu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.09.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B283N94T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376283" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246223v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507058300" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/298617C016F6D241C8DD54B0AAC667CF091515D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469848v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469845v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9948.444993" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391963v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheno Karimi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469872v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169549v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167610v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Gong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167523v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469857v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167540v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ahn Do" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167505v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169336v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805103v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927050v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927138v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927019v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927258v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166783v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659704v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806177v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806243v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805578v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806971v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565003v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Malleron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806083v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513795v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806265v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806215v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514048v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815967" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513819v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816140" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266621v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316448v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402920v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660571v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513748v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816000" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514118v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316484v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816086" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513393v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01121151v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152788v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149667v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01121154v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143241v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421525v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146815" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152803v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152726v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00960967v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143262v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01015911v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Deng" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Haisheng" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974493v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01015352v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00960963v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143283v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00847657v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00847656v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754933v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Liang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754567v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00803198v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754433v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668725v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601802v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668686v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668674v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667777" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>