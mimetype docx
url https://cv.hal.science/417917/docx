--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -810,382 +810,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Order Model Based on Combined POD/LDEIM-Q for Nonlinear Thermoelectric Coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
+                <w:t xml:space="preserve">Synthesis and Measurement of DBE Exceptional Points in Substrate-Integrated Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3185980⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (10), pp.4341-4353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2022.3200102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461944v1</w:t>
+                <w:t xml:space="preserve">hal-03929740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study on the Resolution of Electro-Thermal Multi-Physics Coupling Problem Using Physics-Informed Neural Network (PINN)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yan</w:t>
+                <w:t xml:space="preserve">Reduced Order Model Based on Combined POD/LDEIM-Q for Nonlinear Thermoelectric Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a15020053⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (9), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3185980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462067v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Measurement of DBE Exceptional Points in Substrate-Integrated Waveguides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Preliminary Study on the Resolution of Electro-Thermal Multi-Physics Coupling Problem Using Physics-Informed Neural Network (PINN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Capolino</w:t>
+                <w:t xml:space="preserve">Yaoyao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (10), pp.4341-4353. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2022.3200102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a15020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929740v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin-Model Based on Model Order Reduction for Rotating Motors</w:t>
               </w:r>
@@ -1295,261 +1295,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Structure-Preserving Reduced-Order Interconnect Macromodeling for Large-Scale Equation Sets of Transient Interconnect Circuit Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angular Clustering of Millimeter-Wave Propagation Channels with Watershed Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Huifang Wang</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3114685⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2021.3119051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461975v1</w:t>
+                <w:t xml:space="preserve">hal-03509329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular Clustering of Millimeter-Wave Propagation Channels with Watershed Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+                <w:t xml:space="preserve">An Improved Structure-Preserving Reduced-Order Interconnect Macromodeling for Large-Scale Equation Sets of Transient Interconnect Circuit Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Huifang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.132150-132157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2021.3119051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3114685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509329v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Movement Characteristics of Space Charge in Flowing Transformer-Oil</w:t>
               </w:r>
@@ -1699,51 +1699,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+              <w:t xml:space="preserve">, 2021, 57 (6), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3060754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1782,51 +1782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.157012-157020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1854,6120 +1854,5535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Al2O3 Deposition Method on Parylene C: Highlights on a Nanopillar-Shaped Surface</w:t>
+                <w:t xml:space="preserve">A Broadband Enhanced Nodal-Order Reduction Methodology for Large-Scale Equation Sets of 3-D Transient Field Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Njeim</w:t>
+                <w:t xml:space="preserve">Jiajia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alamarguy</w:t>
+                <w:t xml:space="preserve">Sideng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolong Tu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhou Qiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c00735⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462947v1</w:t>
+                <w:t xml:space="preserve">hal-03163993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of POD and PGD for Efficient Parameter Sweeping in Frequency-Domain Full-Wave Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+                <w:t xml:space="preserve">A Network Topological Approach-Based Transient 3-D Electrothermal Model of Insulated-Gate Bipolar Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952312⟩</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2946283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163832v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Topological Approach-Based Transient 3-D Electrothermal Model of Insulated-Gate Bipolar Transistor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">Proper Generalized Decomposition for Edge Elements in Magnetostatics With Adaptive Stopping Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2946283⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163903v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Broadband Enhanced Nodal-Order Reduction Methodology for Large-Scale Equation Sets of 3-D Transient Field Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiajia Chen</w:t>
+                <w:t xml:space="preserve">A Multi-Objective Topology Optimization Methodology and its Application to Electromagnetic Actuator Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sideng Hu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+                <w:t xml:space="preserve">Yanhong Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953079⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163993v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition for Edge Elements in Magnetostatics With Adaptive Stopping Criterion</w:t>
+                <w:t xml:space="preserve">Application of POD and PGD for Efficient Parameter Sweeping in Frequency-Domain Full-Wave Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Henneron</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949121⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422232v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Objective Topology Optimization Methodology and its Application to Electromagnetic Actuator Designs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the Al2O3 Deposition Method on Parylene C: Highlights on a Nanopillar-Shaped Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Njeim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilun Li</w:t>
+                <w:t xml:space="preserve">Xiaolong Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+                <w:t xml:space="preserve">Alan Durnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanhong Ma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (26), pp.15828-15834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c00735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163972v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Objective Topology Optimization Methodology and its Application to Electromagnetic Actuator Designs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">Structure-Preserved Reduced-Order Modeling for Frequency-Domain Solution of the Darwin Model With a Gauged Potential Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanhong Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952834⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461997v1</w:t>
+                <w:t xml:space="preserve">hal-02422233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition for Edge Elements in Magnetostatics With Adaptive Stopping Criterion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Henneron</w:t>
+                <w:t xml:space="preserve">3D FEM modeling and study of novel structure of magnetoelectric composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949121⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (5), pp.e2671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462011v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Broadband Enhanced Nodal-Order Reduction Methodology for Large-Scale Equation Sets of 3-D Transient Field Problems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">Auto-Gauging of Vector Potential by Parallel Sparse Direct Solvers – Numerical Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanpu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953079⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 55 (6), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2892868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461981v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Preserved Reduced-Order Modeling for Frequency-Domain Solution of the Darwin Model With a Gauged Potential Formulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A New Reluctance Network-Based Method With Complementary Distributed Magnetomotive Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949103⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 55 (6), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2909407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422233v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D FEM modeling and study of novel structure of magnetoelectric composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">A Methodology Based on Quantum Evolutionary Algorithm for Topology Optimization of Electromagnetic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnm.2671⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (6), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2904902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278489v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Topological Approach-Based Transient 3-D Electrothermal Model of Insulated-Gate Bipolar Transistor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">3-D Finite Element Analysis of Magnetoelectric Composites Accounting for Material Nonlinearity and Eddy Currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2946283⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 55 (10), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2926237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462006v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Reluctance Network-Based Method With Complementary Distributed Magnetomotive Forces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of Multiferroic Nanoparticle Composites With an Analytical Multiscale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55 (6), pp.1-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2909407⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 56 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505073v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-Gauging of Vector Potential by Parallel Sparse Direct Solvers – Numerical Observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanpu Zhao</w:t>
+                <w:t xml:space="preserve">Homogenization of Magnetoelectric 0–3 Type Composites by 3-D Multiphysics Finite-Element Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55 (6), pp.1-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2892868⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 55 (6), pp.7401004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2900149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928676v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology Based on Quantum Evolutionary Algorithm for Topology Optimization of Electromagnetic Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A 2-D Nonlinear Ambipolar Diffusion Equation Model of an IGBT and Its Numerical Solution Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55 (6), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2904902⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.7001304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2771339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163718v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Finite Element Analysis of Magnetoelectric Composites Accounting for Material Nonlinearity and Eddy Currents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+                <w:t xml:space="preserve">Experimental study of magnetoelectric transducers for power supply of small biomedical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Malleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2926237⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2018.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022499v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Multiferroic Nanoparticle Composites With an Analytical Multiscale Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Gensbittel</w:t>
+                <w:t xml:space="preserve">Study of Strain Effects on Carbon-Based Transistors With Semi-Analytic and &amp;lt;italic&amp;gt;Ab Initio&amp;lt;/italic&amp;gt; Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Dartora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 56 (1), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2949880⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2765705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163940v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Magnetoelectric 0–3 Type Composites by 3-D Multiphysics Finite-Element Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+                <w:t xml:space="preserve">Investigation of magnetoelectric multilayer laminate composites with series and parallel electrical connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2900149⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.e2281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265851v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-D Nonlinear Ambipolar Diffusion Equation Model of an IGBT and Its Numerical Solution Methodology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite Element Modeling of Magnetoelectric Energy Transducers with Interdigitated Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaqiang Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. L. Ho</w:t>
+                <w:t xml:space="preserve">Kevin Malleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (3), pp.7001304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2771339⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.8102104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2666424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804864v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of magnetoelectric transducers for power supply of small biomedical devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">Effect of mechanical stresses on graphene-based devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2018.01.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710270v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Strain Effects on Carbon-Based Transistors With Semi-Analytic and &amp;lt;italic&amp;gt;Ab Initio&amp;lt;/italic&amp;gt; Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cesar Dartora</w:t>
+                <w:t xml:space="preserve">3D IC Interconnect Parasitic Capacitance Extraction with a Reformulated PGD Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (3), pp.1 - 4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2765705⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.7200804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2648852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802421v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of magnetoelectric multilayer laminate composites with series and parallel electrical connections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">Incorporating Light Beam Search in a Vector Normal Boundary Intersection Method for Linear Antenna Array Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siguang An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnm.2281⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.7001304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2664077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265861v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mechanical stresses on graphene-based devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
+                <w:t xml:space="preserve">Numerical analysis of discrete geometric method on plasmonic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Pflaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnm.2233⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.7206304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2490278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551820v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of Magnetoelectric Energy Transducers with Interdigitated Electrodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiphysic modeling of multiferroic artificial materials by the finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2666424⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (3), pp.30901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2016150359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469005v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D IC Interconnect Parasitic Capacitance Extraction with a Reformulated PGD Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yalan Li</w:t>
+                <w:t xml:space="preserve">60-GHz indoor propagation with time-domain geometric-optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Yan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.7200804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2648852⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.7208804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2491858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513403v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating Light Beam Search in a Vector Normal Boundary Intersection Method for Linear Antenna Array Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">Application of PGD on parametric modeling of a piezoelectric energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.7001304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2664077⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52 (11), pp.7210211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2591001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514476v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of discrete geometric method on plasmonic structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christoph Pflaum</w:t>
+                <w:t xml:space="preserve">Mutliphysics Modeling of Thin Layer Magnetoelectric Laminate Composites Using Shell Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (3), pp.7206304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2490278⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 52 (3), pp.7400904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2487224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315771v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysic modeling of multiferroic artificial materials by the finite element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite-Element Modeling of Thermoelastic Attenuation in Piezoelectric Surface Acoustic Wave Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2016150359⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.7401904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2361401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01270906v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of PGD on parametric modeling of a piezoelectric energy harvester</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element modeling of a magnetoelectric energy transducer including the load effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (11), pp.7210211. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2591001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.7401305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2357492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358277v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60-GHz indoor propagation with time-domain geometric-optics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on dual finite element method in terms of scalar potential through interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (3), pp.7208804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2491858⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.7205604 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2360079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315763v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional parasitic capacitance extraction for integrated circuit with dual discrete geometric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (4), pp.045008 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1674-4926/36/4/045008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Modeling of a Magnetoelectric Composite Rosen-Type Device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">3-D IC interconnect capacitance extraction using dual discrete geometric methods with prism elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (4), pp.1524 - 1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2459043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229758v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D IC interconnect capacitance extraction using dual discrete geometric methods with prism elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hui Qu</w:t>
+                <w:t xml:space="preserve">FEM Modeling of a Magnetoelectric Transducer for Autonomous Micro Sensors in Medical Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2015.2459043⟩</w:t>
+              <w:t xml:space="preserve">Sensing and Imaging: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11220-015-0114-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261527v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of a magnetoelectric energy transducer including the load effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Proper Generalized Decomposition based solver for nonlinear magneto-thermal problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51 ( 3), pp.7401305 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2357492⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 52 (2), pp.7400209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149000v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on dual finite element method in terms of scalar potential through interpolation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+                <w:t xml:space="preserve">FEM method for the EEG forward problem and improvement based on modification of the saint venant's method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takfarinas Medani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2360079⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 153, pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER15050102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152691v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutliphysics Modeling of Thin Layer Magnetoelectric Laminate Composites Using Shell Element</w:t>
+                <w:t xml:space="preserve">Finite element modeling of magnetoelectric laminate composites in considering nonlinear and load effects for energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2487224⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 615, pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.06.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229645v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Element Modeling of Thermoelastic Attenuation in Piezoelectric Surface Acoustic Wave Devices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual discrete geometric methods in terms of scalar potential on unstructured mesh in electrostatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51 (3), pp.7401904. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2361401⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2280452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149020v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM Modeling of a Magnetoelectric Transducer for Autonomous Micro Sensors in Medical Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Energy complementarity featured hybrid discrete geometric method for capacitance extraction of integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing and Imaging: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11220-015-0114-3⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (15), pp.1056 - 1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2014.1548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194576v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proper Generalized Decomposition based solver for nonlinear magneto-thermal problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">Finite element modeling of current dipoles using direct and subtraction methods for EEG forward problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492462⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1/2), pp.210 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2012-0329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229635v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM method for the EEG forward problem and improvement based on modification of the saint venant's method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Schwartz</w:t>
+                <w:t xml:space="preserve">Nonlocalized Clustering: A New Concept in Nuclear Cluster Structure Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Funaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Horiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Röpke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIER15050102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.262501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.262501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222242v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00852274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of magnetoelectric laminate composites in considering nonlinear and load effects for energy harvesting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">Finite element modeling of current dipoles using direct and subtraction methods for EEG forward problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.06.121⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (1/2), pp.210-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2012-0329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01025058v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual discrete geometric methods in terms of scalar potential on unstructured mesh in electrostatics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasma Spray Process Operating Parameters Optimization Based on Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2280452⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), pp.1025-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-013-9475-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984759v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy complementarity featured hybrid discrete geometric method for capacitance extraction of integrated circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+                <w:t xml:space="preserve">Effect of thermoelectric magnetic force on the array of dendrites during directional solidification of Al-Cu alloys in a high magnetic field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (12), pp.675-682</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094039v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of current dipoles using direct and subtraction methods for EEG forward problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of Second Order Capacitance Sensitivity Using Adjoint Method in Finite Element Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2012-0329⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.231 - 234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977930v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocalized Clustering: A New Concept in Nuclear Cluster Structure Physics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Horiuchi</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study of a vibration driver due to electromagnetic forces on a rotary permanent magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin-Tang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-M. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.262501⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 172 (2), pp.491 - 496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00852274v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of current dipoles using direct and subtraction methods for EEG forward problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the complementarity of dual eddy current formulations on dual meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Lautru</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Qu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2012-0329⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.3161-3164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305110v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Spray Process Operating Parameters Optimization Based on Artificial Intelligence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of complementary formulations and adaptive mesh refinements to non-linear magnetostatic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Razek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-013-9475-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 31 (3), pp.1376-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.376283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508048v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermoelectric magnetic force on the array of dendrites during directional solidification of Al-Cu alloys in a high magnetic field.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">Modélisation tridimensionnelle des courants de Foucault à l'aide de méthodes mixtes avec différentes formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...403 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 25 (7), pp.583-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rphysap:01990002507058300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00246223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7977,491 +7392,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Magnetoelectric Composites Ni/PZT/Ni fabricated by RF Sputtering</w:t>
+                <w:t xml:space="preserve">Investigation of stress-induced self-biased magnetoelectric composites for powering implanted biomedical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianwen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuling Zheng</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop International sur les Couplages Multi-physiques en Magnétisme, MultiMag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">21ème colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469848v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysic modeling of magnetoelectric composites by finite elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEM Modeling of Magnetostrictive Thin Layers Combining Multiscale Mode and Shell Element: Application to Magnetoelectric Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianwen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop International sur les Couplages Multi-physiques en Magnétisme, MultiMag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">5ème édition du Symposium de Génie Électrique SGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469847v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of stress-induced self-biased magnetoelectric composites for powering implanted biomedical devices</w:t>
+                <w:t xml:space="preserve">Investigation of Magnetoelectric Composites Ni/PZT/Ni fabricated by RF Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianwen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yunlin Zheng</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuling Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sète, France</w:t>
+              <w:t xml:space="preserve">1er Workshop International sur les Couplages Multi-physiques en Magnétisme, MultiMag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469863v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM Modeling of Magnetostrictive Thin Layers Combining Multiscale Mode and Shell Element: Application to Magnetoelectric Composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiphysic modeling of magnetoelectric composites by finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition du Symposium de Génie Électrique SGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">1er Workshop International sur les Couplages Multi-physiques en Magnétisme, MultiMag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469869v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM Modeling of Smart Self-Biased Magnetoelectric Composites for Energy Transducer Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianwen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8483,133 +7898,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuling Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Patras, Greece, Greece. pp.778-1787, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7712/150123.9948.444993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric FEM Modeling of Magnetoelectric Composite Disk/Rings for Energy Transducer Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheno Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8637,440 +8052,440 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto (Japan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the self-biased Ni/LiNbO3/Ni magnetoelectric (ME) laminate composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianwen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Time-domain Solution of Dynamic Electromagnetic Problems based on Sinc Interpolation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zuqi Tang</w:t>
+                <w:t xml:space="preserve">Degenerate Band Edge Resonances in Air-filled Substrate Integrated Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169598v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerate Band Edge Resonances in Air-filled Substrate Integrated Waveguide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Filippo Capolino</w:t>
+                <w:t xml:space="preserve">Fast Time-domain Solution of Dynamic Electromagnetic Problems based on Sinc Interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ze Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference CEFC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Pise, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169533v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of multiferroic composites using a multiscale approach with the temperature dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9086,972 +8501,972 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Statistical Characteristics of Channel Model with Ray Tracing Based Geometrical Optics method</w:t>
+                <w:t xml:space="preserve">Identification of LOS and NLOS Clusters Based on Angular (AOA) Features at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference Workshop International Technologie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878502v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of LOS and NLOS Clusters Based on Angular (AOA) Features at 60 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">A multi-objective topology optimization methodology and its application to electromagnetic actuator designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Workshop International Technologie 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166952v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective topology optimization methodology and its application to electromagnetic actuator designs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A broadband enhanced nodal-order reduction methodology for large-scale equation sets of three-dimensional transient field problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167587v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broadband enhanced nodal-order reduction methodology for large-scale equation sets of three-dimensional transient field problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhi Gong</w:t>
+                <w:t xml:space="preserve">Structure-preserved POD for parametric low frequency full wave problems with gauged potential formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167610v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-preserved POD for parametric low frequency full wave problems with gauged potential formulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Henneron</w:t>
+                <w:t xml:space="preserve">A network topological approach based transient three-dimensional electro-thermal model of insulated gate bipolar transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167634v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network topological approach based transient three-dimensional electro-thermal model of insulated gate bipolar transistor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">Modeling of Multiferroic Nanoparticle Composites with an Analytical Multiscale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
+              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic fields (COMPUMAG 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167523v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Multiferroic Nanoparticle Composites with an Analytical Multiscale Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Computation of Electromagnetic fields (COMPUMAG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469857v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss analysis for the degenerate band edge resonance in substrate integrated waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+                <w:t xml:space="preserve">Study of Statistical Characteristics of Channel Model with Ray Tracing Based Geometrical Optics method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166849v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of multiferroic nanoparticle composites with an analytical multiscale approach’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ahn Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10066,276 +9481,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive stopping criterion of PGD for edge elements based on equilibrated error estimates in magnetostatic Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled 3D finite element-distributed circuit model for numerical analysis of small time scale transients of three-phase inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de situations LOS ou NLOS en ondes millimétriques basée sur les statistiques angulaires du canal de propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10344,756 +9759,773 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of substrate integrated waveguides supporting degenerate band-edge resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation EuCAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, CRACOVIE, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear interpolation-based method with branch connection constraints for movement in reluctance network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongqin Xie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloch analysis for the study of degenerate band edge modes in periodic substrate-integrated waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q Substrate-Integrated-Waveguide Resonator with Degenerate Band Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ICEAA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenade, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D FEM modeling and study of novel structures of magnetoelectric composites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Achieving a Degenerate Band Edge Resonance in Substrate Integrated Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">Conference CEFC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805103v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Stochastic Methods in Parasitic Extraction Integrated Circuit with Geometric Process Variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of POD and PGD for Efficient Parameter Sweeping in Frequency Domain Full Wave Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11102,881 +10534,864 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927050v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology Based on Quantum Evolutionary Algorithm for Topology Optimization of Electromagnetic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving a Degenerate Band Edge Resonance in Substrate Integrated Waveguides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of Stochastic Methods in Parasitic Extraction Integrated Circuit with Geometric Process Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928540v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of POD and PGD for Efficient Parameter Sweeping in Frequency Domain Full Wave Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+                <w:t xml:space="preserve">3D FEM modeling and study of novel structures of magnetoelectric composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Conference EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927019v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Finite Reluctance Approach based on Complementary Distributed Magneto-motive Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongqin Xie</w:t>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighteenth Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Study of Graphene Nanomesh for Field Effect Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Njeim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Dartora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighteenth Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate Band Edge Condition in Substrate-Integrated Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed F. Abdelshafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APS/URSI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-Gauging of Vector Potential by Parallel Sparse Direct Solvers – Numerical Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanpu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Magnetoelectric Composites type 0-3 by 3D Multiphysics Finite Element Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Anh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12004,834 +11419,834 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM modeling of five-phase magnetoelectric composites for energy transducer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">2D Time Domain Geometrical Optics with Ray Tracing Accelerated by Binary Space Partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659704v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Time Domain Geometrical Optics with Ray Tracing Accelerated by Binary Space Partitioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yan</w:t>
+                <w:t xml:space="preserve">Mesure de puissance d’un transducteur magnétoélectrique pour l’alimentation de dispositifs biomédicaux implantés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Malleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
+              <w:t xml:space="preserve">Conference JNRDM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806177v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de puissance d’un transducteur magnétoélectrique pour l’alimentation de dispositifs biomédicaux implantés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">A SIMP based Methodology for Topology Optimization and its Application to Piezoelectric Energy Harvester Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNRDM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659769v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SIMP based Methodology for Topology Optimization and its Application to Piezoelectric Energy Harvester Designs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyou Yang</w:t>
+                <w:t xml:space="preserve">Numerical Technique to Describe Memory Phenomena in Nano Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Dartora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meng Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
+              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806243v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Technique to Describe Memory Phenomena in Nano Devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Study of deformation on novel 2D semiconductor material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference IEDMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805578v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of deformation on novel 2D semiconductor material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Valerio</w:t>
+                <w:t xml:space="preserve">FEM modeling of five-phase magnetoelectric composites for energy transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEDMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hsinchu, Taiwan</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806971v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multiphysique de composites multiferroïques granulaires par la méthode des éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d'un transducteur magnétoélectrique pour les besoins de la télé-alimentation de capteurs biomédicaux implantés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Malleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12859,87 +12274,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element analysis of a circular laminate composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Anh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12967,286 +12382,286 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris (Sorbonne Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Physics-based Model of IGBT by Solving Two Dimensional Nonlinear Ambipolar Diffusion Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference NUMELEC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Deformations on Carbon-Based Transistors in Ballistic and Partially Ballistic Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami (Floride), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Stochastic Model of Geometry Randomness on Interconnect Parasitic in VLSI Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13287,87 +12702,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Nonlinear Modeling of Magnetostrictive Materials Based on DEAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13408,1034 +12823,1034 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Carbon-Based Transistors with Semi-Analytic and Full-Band Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Dartora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of Reflection in 2D Ray Tracing Based on Image by Binary Space Partitioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yan</w:t>
+                <w:t xml:space="preserve">Investigation of magnetoelectric multilayer laminate composites using analytical and numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference EFM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514048v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D IC Interconnect Parasitic Capacitance Extraction with a Reformulated PGD Algorithm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graphene growth and transfer towards flexible substrates for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Njeim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference Nanotech France 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513819v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application et validation de la méthode de Saint Venant modifiée pour la résolution du problème direct en EEG dans un modèle de tête de géométrie réelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Schwartz</w:t>
+                <w:t xml:space="preserve">Investigation on efficiency of magnetoelectric composites for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Malleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference C2i 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Conference JNRSE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266621v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of magnetoelectric multilayer laminate composites using analytical and numerical models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Gang</w:t>
+                <w:t xml:space="preserve">Finite element modeling of magnetoelectric energy transducers with interdigitated electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Malleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EFM 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference CEFC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami (Floride), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316448v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene growth and transfer towards flexible substrates for microwave applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D IC Interconnect Parasitic Capacitance Extraction with a Reformulated PGD Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Nanotech France 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference CEFC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami (Floride), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402920v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on efficiency of magnetoelectric composites for energy harvesting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Application et validation de la méthode de Saint Venant modifiée pour la résolution du problème direct en EEG dans un modèle de tête de géométrie réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takfarinas Medani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNRSE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conference C2i 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660571v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of magnetoelectric energy transducers with interdigitated electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Acceleration of Reflection in 2D Ray Tracing Based on Image by Binary Space Partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami (Floride), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816000⟩</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7815967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513748v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reformulated PGD for Electrostatic Problems with Inhomogeneous Electric Permittivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yalan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14463,73 +13878,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ICEF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Xi'an (Jiaotong University), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Conforming Mesh Gluing with Degenerated Generalized Barycentric Coordinates in Finite Elements Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14571,87 +13986,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ICEF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Xi'an (Jiaotong University), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the PGD in Parametric Finite Element Simulation of a Piezoelectric Energy Harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14679,308 +14094,308 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating Light Beam Search in a Vector Normal Boundary Intersection Method for Linear Antenna Array Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siguang An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami (Floride), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Mechanical Stresses on Graphene-Based Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jnm.2233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper Generalized Decomposition Method for Parasitic Capacitance Extraction in Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yalan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14995,473 +14410,473 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM modelling of magnetoelectric transducers for autonomous micro embedded systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">60-GHz indoor propagation with time-domain geometric-optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference GreenBAN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris (Sorbonne Université), France</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121151v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60-GHz indoor propagation with time-domain geometric-optics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shuai Yan</w:t>
+                <w:t xml:space="preserve">Mutliphysics Modeling of Thin Layer Magnetoelectric Laminate Composites Using Shell Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152788v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutliphysics Modeling of Thin Layer Magnetoelectric Laminate Composites Using Shell Element</w:t>
+                <w:t xml:space="preserve">Modélisation multiphysique de matériaux multiferroïques artificiels intrinsèques par la méthode des éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Conference NUMELEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149667v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiphysique de matériaux multiferroïques artificiels intrinsèques par la méthode des éléments finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphysics Finite element modeling of thermoelastic attenuation in piezoelectric surface acoustic wave sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference NUMELEC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Conference GreenBAN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris (Sorbonne Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149656v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Finite element modeling of thermoelastic attenuation in piezoelectric surface acoustic wave sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Qin</w:t>
+                <w:t xml:space="preserve">FEM modelling of magnetoelectric transducers for autonomous micro embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15470,324 +14885,324 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference GreenBAN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris (Sorbonne Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121154v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Brain Sources Using the Modified Saint Venant’s Method in FEM Resolution of EEG Forward Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takfarinas Medani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference IEEE EMBS Conference on Neural Engineering 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of brain sources using the modified saint Venant's method in FEM resolution of EEG forward problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takfarinas Medani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 7th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.1080--1083, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NER.2015.7146815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual discrete geometry methods based on weighted triangulations for capacitance extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15829,587 +15244,587 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimation of discrete geometry method (DGM) on plasmonic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Pflaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of a magnetoelectric energy transducer including the load effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">A piezoelectric vibration energy harvester from ambient environment at low frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Haisheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">Conference JNRSE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960967v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the FEM resolution of the EEG forward problem using the dipole model based on Saint Venant’s approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Lautru</w:t>
+                <w:t xml:space="preserve">A 2D finite element model of ME energy transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ISBSS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Conference JNRSE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143262v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piezoelectric vibration energy harvester from ambient environment at low frequencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Darces</w:t>
+                <w:t xml:space="preserve">Finite element modeling of a magnetoelectric energy transducer including the load effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">San Haisheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNRSE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">Conference CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015911v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D finite element model of ME energy transducers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the FEM resolution of the EEG forward problem using the dipole model based on Saint Venant’s approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takfarinas Medani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Gang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNRSE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">Conference ISBSS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974493v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on Dual Finite Element Method in Terms of Scalar Potential through Interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16425,87 +15840,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of a surface acoustic wave trigged magnetocaloric problem in magnetostrictive films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16520,194 +15935,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la résolution du problème électromagnétique direct en EEG et MEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takfarinas Medani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Club EEA et GDR SoC-SIP "Electronique et Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual discrete geometric methods in terms of scalar potential on unstructured mesh in electrostatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16723,73 +16138,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of IC interconnect parasitic capacitances using dual discrete geometric methods with prism elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16805,657 +16220,657 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Vibration and Acoustic Noise between Classical and Mutually Coupled Switched Reluctance Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangjin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ICEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00754933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Excitation on Energy Bounds of Dual Potential Formulations in Magnetostatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEFC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00754567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of current dipoles using direct and subtraction methods for EEG forward problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ICEF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Modeling of Current Dipoles in the Finite Element Method for EEG Forward Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takfarinas Medani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference NUMELEC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00754433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des phénomènes couplés électro-magnéto-mécanique par la méthode des élément finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mecamat-Aussois 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Second Order Capacitance Sensitivity Using Adjoint Method in Finite Element Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference COMPUMAG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using perturbation FEM compute the IC interconnect parasitic capacitances considering process variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17470,169 +16885,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference AMT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nanchang, China. pp.303 - 309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on modeling for the pattern library of interconnect parasitic capacitances in VLSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ICSICT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Shanghai, China. pp.1913 - 1915, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSICT.2010.5667777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId366"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17779,51 +17194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Fu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifu Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianwen Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gensbittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Becerra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241287578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116260" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04223308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3185980" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyao Ma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15020053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3187620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyou Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3114685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3061871" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3060754" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Tu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00735" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163832v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952312" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2946283" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sideng Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Qiang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953079" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Ma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952834" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2671" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpu Zhao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2892868" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163718v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2904902" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gensbittel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2926237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gensbittel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949880" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2900149" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Ho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01710270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Malleron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zanella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dartora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765705" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2233" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2666424" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalan Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2648852" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siguang An" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2664077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Pflaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2490278" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150359" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F1993B0F14E809BD0FA028271B305191E4C2E3B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2591001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2491858" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Qu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/36/4/045008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.11.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2459043" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2357492" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360079" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2487224" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2361401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11220-015-0114-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492462" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01222242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Medani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER15050102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025058v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.06.121" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFMQC3NC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00984759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2280452" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01094039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1548" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00977930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2012-0329" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852274v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Funaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;pke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.262501" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9475-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DXH6ZBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794257v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668261v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172194" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin-Tang Yang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Lu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.09.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B283N94T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376283" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246223v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507058300" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/298617C016F6D241C8DD54B0AAC667CF091515D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469848v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469845v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9948.444993" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391963v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheno Karimi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469872v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169549v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167610v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Gong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167523v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469857v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167540v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ahn Do" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167505v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169336v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805103v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927050v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927138v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927019v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927258v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166783v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659704v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806177v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806243v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805578v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806971v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565003v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Malleron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806083v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513795v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806265v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806215v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514048v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815967" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513819v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816140" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266621v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316448v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402920v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660571v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513748v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816000" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514118v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316484v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816086" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513393v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01121151v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152788v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149667v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01121154v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143241v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421525v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146815" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152803v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152726v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00960967v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143262v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01015911v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Deng" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Haisheng" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974493v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01015352v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00960963v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143283v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00847657v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00847656v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754933v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Liang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754567v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00803198v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754433v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668725v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601802v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668686v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668674v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667777" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05219801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Fu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifu Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianwen Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gensbittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Becerra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241287578" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116260" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04223308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F Abdelshafy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3200102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3185980" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyao Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15020053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3187620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyou Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3114685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04461967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3061871" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3060754" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03468619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sideng Hu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Qiang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953079" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2946283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163972v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952834" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952312" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Tu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00735" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02278489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Do" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2671" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpu Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2892868" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2904902" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04022499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gensbittel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2926237" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gensbittel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2949880" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2900149" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Yang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Ho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2771339" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01710270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Malleron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zanella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dartora" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765705" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2281" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2666424" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2233" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalan Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2648852" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514476v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siguang An" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2664077" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Pflaum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2490278" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150359" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F1993B0F14E809BD0FA028271B305191E4C2E3B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2491858" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2591001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229645v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2487224" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2361401" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2357492" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152691v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360079" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159302v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Qu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/36/4/045008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2015.2459043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11220-015-0114-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01229635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492462" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01222242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Medani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER15050102" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.06.121" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFMQC3NC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00984759v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2280452" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01094039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00977930v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2012-0329" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Funaki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horiuchi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;pke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.262501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305110v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508048v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9475-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DXH6ZBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668261v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172194" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670960v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin-Tang Yang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Lu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meng" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.09.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B283N94T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583709v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319435v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376283" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002507058300" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/298617C016F6D241C8DD54B0AAC667CF091515D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469863v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469869v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469848v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469847v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469845v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9948.444993" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheno Karimi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469872v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169533v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelshafy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135497" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169598v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169549v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167587v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167610v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Gong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167634v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469857v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166849v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed F. Abdelshafy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167540v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ahn Do" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167505v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169336v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ning" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473992v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166984v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169522v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879299" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928540v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927138v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927050v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805103v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927258v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884633v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166783v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926916v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806177v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659769v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806243v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01805578v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806971v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659704v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659724v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565003v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Malleron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659740v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806083v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513795v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806194v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806265v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806215v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316448v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402920v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660571v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513748v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816000" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816140" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266621v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514048v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815967" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514093v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514118v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316484v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514482v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816086" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513393v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316431v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152788v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149667v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149656v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01121154v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01121151v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143241v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421525v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146815" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152803v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01152726v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01015911v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Deng" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Haisheng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00974493v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00960967v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143262v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01015352v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00960963v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143283v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00847657v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00847656v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754933v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Liang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Li" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754567v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cl&#233;net" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00803198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00754433v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668725v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601802v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668686v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00668674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667777" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>