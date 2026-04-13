--- v0 (2026-03-14)
+++ v1 (2026-04-13)
@@ -3302,277 +3302,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacteurs membranaires ceramiques pour l'extraction liquide-liquide</w:t>
+                <w:t xml:space="preserve">Contacteurs membranaires ceramiques pour l’extraction liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Anquetil</w:t>
+                <w:t xml:space="preserve">Jérôme J Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Borda</w:t>
+                <w:t xml:space="preserve">Borda G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Denoyel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jp. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMPRO6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Mempro 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418131v1</w:t>
+                <w:t xml:space="preserve">hal-01651104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacteurs membranaires ceramiques pour l’extraction liquide-liquide</w:t>
+                <w:t xml:space="preserve">Contacteurs membranaires ceramiques pour l'extraction liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J Anquetil</w:t>
+                <w:t xml:space="preserve">J. Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borda G.</w:t>
+                <w:t xml:space="preserve">G. Borda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Denoyel</w:t>
+                <w:t xml:space="preserve">Jp. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mempro 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, St Malo, France</w:t>
+              <w:t xml:space="preserve">MEMPRO6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651104v1</w:t>
+                <w:t xml:space="preserve">hal-02418131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of nanoporous materials for mechanical energy dissipation</w:t>
               </w:r>
@@ -3835,51 +3835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Barnetche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Hardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131717" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04865840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aprahamian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/jmsr.2024.2021955.1655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Landeta Avellaneda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Primera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Alaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duffours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van den Bergh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Krajnc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Voorspoels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues Tavares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mullens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002953" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benoit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjith Pillai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta09696h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Meouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timka Silvonen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Siren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.12.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fabry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03591k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pradilla," TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Subramanian," TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Simon," TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sjoblom," TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00816" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01417403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van de Voorde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Hezinov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lannoeye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Vandekerkhove" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Marszalek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01063b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vanduyfhuys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alvarez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC02794B" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Llewellyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201411202" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQC1B18N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9256-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Van De Voorde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boulhout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Vermoortele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cunha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2011.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90R23JXK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Neimark" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Triguero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200094x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Penelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQVPLKCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kuchta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;ray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42984DAD7B28DB6D745A25F5DE4AACD4D0D892B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.04.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GBF1876-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iapichella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Miguel Meneses" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoefre Bayram-Hahn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.12.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18FJRCRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rahiala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Eklund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Hakala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1999.2657" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8GK8RJC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anquetil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aprahamian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Bonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J Anquetil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borda G." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791758v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Presle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Barnetche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Hardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131717" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04865840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aprahamian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/jmsr.2024.2021955.1655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Landeta Avellaneda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Primera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Alaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duffours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van den Bergh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Krajnc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Voorspoels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues Tavares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mullens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002953" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benoit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjith Pillai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta09696h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Meouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timka Silvonen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Siren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.12.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fabry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03591k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pradilla," TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Subramanian," TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Simon," TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sjoblom," TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00816" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01417403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van de Voorde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Hezinov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lannoeye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Vandekerkhove" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Marszalek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01063b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vanduyfhuys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alvarez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC02794B" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Llewellyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201411202" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQC1B18N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9256-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Van De Voorde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boulhout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Vermoortele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cunha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2011.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90R23JXK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Neimark" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Triguero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200094x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Penelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQVPLKCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kuchta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;ray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42984DAD7B28DB6D745A25F5DE4AACD4D0D892B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.04.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GBF1876-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iapichella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Miguel Meneses" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoefre Bayram-Hahn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.12.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18FJRCRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rahiala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Eklund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Hakala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1999.2657" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8GK8RJC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J Anquetil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aprahamian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borda G." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anquetil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791758v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Presle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>