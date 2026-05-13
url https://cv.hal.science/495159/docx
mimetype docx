--- v1 (2026-04-13)
+++ v2 (2026-05-13)
@@ -1039,839 +1039,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of the structural transition in metal–organic frameworks</w:t>
+                <w:t xml:space="preserve">Microcalorimetry Study of the Adsorption of Asphaltenes and Asphaltene Model Compounds at the Liquid−Solid Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rodriguez</w:t>
+                <w:t xml:space="preserve">Diego Pradilla,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreedhar Subramanian,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Simon,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sjoblom,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beurroies</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5dt03591k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467378v1</w:t>
+                <w:t xml:space="preserve">hal-01467367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcalorimetry Study of the Adsorption of Asphaltenes and Asphaltene Model Compounds at the Liquid−Solid Surface</w:t>
+                <w:t xml:space="preserve">Thermodynamics of the structural transition in metal–organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Pradilla,</w:t>
+                <w:t xml:space="preserve">Julien Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beurroies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreedhar Subramanian,</w:t>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Simon,</w:t>
+                <w:t xml:space="preserve">Paul Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Sjoblom,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Beurroies</w:t>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5dt03591k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467367v1</w:t>
+                <w:t xml:space="preserve">hal-01467378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorptive desulfurization with CPO-27/MOF-74: an experimental and computational investigation</w:t>
+                <w:t xml:space="preserve">Multi-technique coupling for analysis of deuterium retention in carbon fiber composite NB31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben van de Voorde</w:t>
+                <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markéta Hezinová</w:t>
+                <w:t xml:space="preserve">H. Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Lannoeye</w:t>
+                <w:t xml:space="preserve">B. Pégourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelies Vandekerkhove</w:t>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartosz Marszalek</w:t>
+                <w:t xml:space="preserve">C. Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (16), pp.10759 - 10766. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.7031-7042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cp01063b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9256-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417403v1</w:t>
+                <w:t xml:space="preserve">hal-01187808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical energy storage performance of an aluminum fumarate metal–organic framework</w:t>
+                <w:t xml:space="preserve">Adsorptive desulfurization with CPO-27/MOF-74: an experimental and computational investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+                <w:t xml:space="preserve">Ben van de Voorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Vanduyfhuys</w:t>
+                <w:t xml:space="preserve">Markéta Hezinová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Alvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Rodriguez</w:t>
+                <w:t xml:space="preserve">Jeroen Lannoeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Itié</w:t>
+                <w:t xml:space="preserve">Annelies Vandekerkhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Marszalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5SC02794B⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (16), pp.10759 - 10766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp01063b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264532v1</w:t>
+                <w:t xml:space="preserve">hal-01417403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Direct Heat Measurement of Mechanical Energy Storage Metal-Organic Frameworks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Mechanical energy storage performance of an aluminum fumarate metal–organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Vanduyfhuys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Itié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201411202⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.446-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5SC02794B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01416764v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-technique coupling for analysis of deuterium retention in carbon fiber composite NB31</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Khodja</w:t>
+                <w:t xml:space="preserve">The Direct Heat Measurement of Mechanical Energy Storage Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beurroies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pégourié</w:t>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philip L. Llewellyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (15), pp.4626 - 4630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201411202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9256-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01187808v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N/S-Heterocyclic Contaminant Removal from Fuels by the Mesoporous Metal-Organic Framework MIL-100: The Role of the Metal Ion</w:t>
               </w:r>
@@ -2118,303 +2118,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Transitions in MIL-53 (Cr): View from Outside and Inside</w:t>
+                <w:t xml:space="preserve">Functionalized ordered nanoporous polymeric materials: From the synthesis of diblock copolymers to their nanostructuration and their selective degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Neimark</w:t>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Coudert</w:t>
+                <w:t xml:space="preserve">Jacques Penelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Triguero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beurroies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la200094x⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 140 (1-3), pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113309v1</w:t>
+                <w:t xml:space="preserve">hal-02090332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized ordered nanoporous polymeric materials: From the synthesis of diblock copolymers to their nanostructuration and their selective degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Transitions in MIL-53 (Cr): View from Outside and Inside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Neimark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Grande</w:t>
+                <w:t xml:space="preserve">François-Xavier Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Penelle</w:t>
+                <w:t xml:space="preserve">Carles Triguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.007⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (8), pp.4734-4741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la200094x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02090332v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Pressure to Provoke the Structural Transition of Metal–Organic Frameworks</w:t>
               </w:r>
@@ -2426,51 +2426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beurroies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boulhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip L. Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Kuchta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,51 +3597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Presle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poromechanics 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3835,51 +3835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Barnetche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Hardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131717" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04865840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aprahamian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/jmsr.2024.2021955.1655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Landeta Avellaneda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Primera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Alaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duffours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van den Bergh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Krajnc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Voorspoels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues Tavares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mullens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002953" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benoit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjith Pillai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta09696h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Meouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timka Silvonen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Siren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.12.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fabry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03591k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pradilla," TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Subramanian," TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Simon," TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sjoblom," TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00816" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01417403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van de Voorde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Hezinov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lannoeye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Vandekerkhove" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Marszalek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01063b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vanduyfhuys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alvarez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC02794B" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Llewellyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201411202" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQC1B18N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9256-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Van De Voorde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boulhout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Vermoortele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cunha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2011.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90R23JXK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Neimark" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Triguero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200094x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Penelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQVPLKCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kuchta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;ray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42984DAD7B28DB6D745A25F5DE4AACD4D0D892B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.04.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GBF1876-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iapichella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Miguel Meneses" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoefre Bayram-Hahn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.12.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18FJRCRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rahiala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Eklund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Hakala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1999.2657" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8GK8RJC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J Anquetil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aprahamian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borda G." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anquetil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791758v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Presle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Barnetche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Hardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131717" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04865840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aprahamian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/jmsr.2024.2021955.1655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Landeta Avellaneda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Primera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Alaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duffours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van den Bergh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Krajnc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Voorspoels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues Tavares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mullens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002953" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benoit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjith Pillai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta09696h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Meouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timka Silvonen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Siren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.12.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pradilla," TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Subramanian," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Simon," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sjoblom," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00816" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rodriguez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fabry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03591k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9256-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01417403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van de Voorde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Hezinov&#225;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lannoeye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Vandekerkhove" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Marszalek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01063b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vanduyfhuys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alvarez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC02794B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Llewellyn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201411202" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQC1B18N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Van De Voorde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boulhout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Vermoortele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cunha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2011.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90R23JXK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Penelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQVPLKCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Neimark" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Triguero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200094x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kuchta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;ray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42984DAD7B28DB6D745A25F5DE4AACD4D0D892B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.04.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GBF1876-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iapichella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Miguel Meneses" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoefre Bayram-Hahn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.12.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18FJRCRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rahiala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Eklund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Hakala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1999.2657" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8GK8RJC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J Anquetil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aprahamian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borda G." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anquetil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791758v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Presle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>