--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -260,4000 +260,4000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le web social au service de tâches d'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Outils, 60, pp.89-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et limites des tâches Web 2.0 dans un projet de télécollaboration asymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21432/T23019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MOOC : hypothèses sur l’engouement pour un objet mal identifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échanges en ligne comme secteur de pratiques et de recherches en ALAO: quelles problématiques, quelles évolutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ILOB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.3-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/olbiwp.v5i0.1114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet social et perspective actionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.41-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire avec l’ordinateur : du traitement de texte au web social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.107-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif d'aide à la rédaction par incitations et socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montiya Phoungsub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vol. XV (2), pp.101-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfla.152.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation en ligne : point didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 367 (janvier-février), pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage nomade : des Coréens apprennent le français avec leur téléphone portable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hee-Kyung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classer des cybertâches : quels critères ? Quels obstacles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dms.844⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Numérique et enseignement du français à l’Université, 4 (160), pp.433-443</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Mangenot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former aux tutorats synchrone et asynchrone en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Outils, 60, pp.89-105</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (3), pp.345-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tâches, Internet et vie réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21432/T23019⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Penilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.82-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.2413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Mangenot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication électronique, du Minitel aux SMS, en passant par les usages pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques pédagogiques instrumentées et propriétés des outils : le cas des forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coordonnateurs comme médiateurs entre deux cultures dans les interactions en ligne : le cas d'un échange franco-japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachiko Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.33-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches françaises sur les TICE à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Supplément</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discontinuités didactiques et langagières au sein d'un dispositif pédagogique en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.127-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susciter le dialogue interculturel en ligne : rôle et limites des tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Zourou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.43-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.2413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Communication in Language Learning and Teaching, une approche autonome ? Lecture critique de l’ouvrage de M.-N. Lamy &amp; R. Hampel, Online Communication in Language Learning and Teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (4), pp.593-598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques tutorales correctives via Internet : le cas du français en première ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Zourou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tidilem, septembre 2006, 10 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00156043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échanges exolingues via Internet,Internet, nouveau terrain d’exploration en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.2373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échanges en ligne dans l'apprentissage et la formation : cadrage et présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dejean-Thircuir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54, pp.41-51</w:t>
+              <w:t xml:space="preserve">, 2006, 40, pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi créer encore des ressources ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp. 369-377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Mangenot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tâches et scénario de communication dans les classes virtuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dejean-Thircuir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.310-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les interactions pédagogiques en ligne, pourquoi, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">intercompreensão: revista didáctica línguas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective Activity and Tutor Involvement in E-learning Environments for Language Teachers and Learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Assisted Language Instruction Consortium Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00001450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pairs et/ou tutrices ? Pluralité des positionnements d'étudiantes de maîtrise FLE lors d'interactions en ligne avec des apprenants australiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dejean-Thircuir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 51, pp.107-117</w:t>
+              <w:t xml:space="preserve">, 2006, 40, pp.75--87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage collectif et autodirigé : une formation expérimentale au multimédia pour de futurs enseignants de langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Zourou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Foreign Language Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.57-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situated creation of multimedia activities for distance learners : motivational and cultural issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Zourou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.229-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0958344005000625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication pédagogique par forum : caractéristiques discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets du cediscor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cediscor.695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides informatisées à la rédaction de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En direct de l'APPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Supplemento, pp.81-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication pédagogique par forum : caractéristiques discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets du cediscor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cediscor.695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutorat et communauté dans un campus numérique non collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8 (3), pp.345-359</w:t>
+              <w:t xml:space="preserve">, 2004, vol. 2 (n°2-3/2004), pp.309-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dispositif d'aide à la rédaction par incitations et socialisation</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00325631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remotiver des élèves de ZEP par la création multimédia, pourquoi, comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mirabello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers de l'Ingénierie Educative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42, pp.30-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formation en ligne : point didactique</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tâches et coopération dans deux dispositifs universitaires de formation à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Pluralité des langues et des supports dans la construction et la transmission des connaissances, 6 (1), pp.109-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension culturelle dans les centres de ressources langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interculturel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6, pp.47-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits multimédias : médiation ou médiatisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 367 (janvier-février), pp.23-25</w:t>
+              <w:t xml:space="preserve">, 2002, 322, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hee-Kyung Kim</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication écrite entre étudiants par forum Internet : un nouveau genre d’écrit universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux : revue de formation continuée et de didactique du français </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54, pp.166-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forums et formation à distance : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 152 (3), pp.109-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissages lexicaux et technologies de l’information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 482</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21, pp.121-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Classer des cybertâches : quels critères ? Quels obstacles ?</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des TIC dans une perspective systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Les nouveaux dispositifs d'apprentissage des langues vivantes, 3 / 2000, pp.38-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cédéroms ludo-culturels : quelques repères sémiologiques et énonciatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthippi Potolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du français contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte et conditions pour une réelle production d'écrits en ALAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (2), pp.187-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordinateur, instrument de manipulation(s) linguistique(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22, pp.177-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Internet et apprentissage du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Numérique et enseignement du français à l’Université, 4 (160), pp.433-443</w:t>
+              <w:t xml:space="preserve">, 1998, Hypermédia et apprentissage des langues, 110, pp.205-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tâches, Internet et vie réelle</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification des apports d'Internet à l'apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1 (2), pp.133-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités ludiques et communicatives pour l'étude de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 118, pp.51-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordinateur et exercice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Penilla</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 118, pp.73-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide à la rédaction à travers un &amp;quot;dialogue&amp;quot; ordinateur/apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 87, pp.149-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00001158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimédia et activités langagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 45, pp.82-90. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, pp.76-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...2788 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607240v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">edutice-00001158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatique et autonomie dans l'apprentissage des langues étrangères</w:t>
               </w:r>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Zourou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EPAL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4662,2430 +4662,2430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apports de l’analyse des interactions verbales à l’ingénierie de la formation en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-learning 3.0 : quel avenir pour la formation supérieure ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tâches web 2.0 dans le cadre d’une télécollaboration : quelle ouverture au monde ? quel développement de la littéracie numérique ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale «Telecollaboration in University Foreign Language Education »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. O'Dowd, Feb 2014, Leon, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évolution de la place et de la fonction de l'écrit dans le dispositif Le français en (première) ligne (2002 - 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Marquillo-Larruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WRAB 2014 : Writing Research Across Borders Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nanterre La Défense, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+                <w:t xml:space="preserve">hal-01439317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Web social et enseignement de l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Nanterre La Défense, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème colloque de l'AIRDF : L'enseignement du français à l'ère informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation d’une plateforme de réseautage (Ning) pour accroître l’implication des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de l’Université à l’Ere du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridation d’un cours universitaire à l’aide d’une plateforme de réseautage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Amiens, France. pp.167-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feed-back correctifs dans des formations de tuteurs de langue en ligne (en synchronie et en asynchronie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissages formels et informels, autonomie et guidage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoformation et sites d'apprentissage et de réseautage en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chotel</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international EPAL : Echanger pour apprendre en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer une banque de tâches Internet : quels descripteurs pour quelles utilisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-learning 3.0 : quel avenir pour la formation supérieure ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Tice et Didactique des Langues Étrangères et Maternelles : la tâche comme point focal de l'apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre les langues en ligne : interactivité et/ou interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onzième colloque pédagogique de l’Alliance française de Sao Paolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Sao Paolo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage nomade en langue et production orale asynchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hee-Kyung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale «Telecollaboration in University Foreign Language Education »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, R. O'Dowd, Feb 2014, Leon, Spain</w:t>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Web social et enseignement de l'écrit</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formations hybrides utilisant Internet : l’importance du scénario de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario nazionale Lend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Bologna, Italie. pp.78-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouvel objet pour la didactique du français : l'analyse des échanges en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Paris, France. pp.607-613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf08317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du scénario de communication dans les interactions pédagogiques en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Amiens, France. pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques pédagogiques instrumentées et propriétés des outils : le cas des forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignants de langue comme médiateurs entre deux cultures dans les interactions en ligne : le cas d’un échange franco-japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachiko Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une formation située de futurs enseignants au multimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque des IUFM du pôle Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Dijon, France. pp.123-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Amiens, France. pp.167-180</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources pédagogiques sur Internet pour les étudiants et enseignants thaïlandais de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées linguistiques franco-asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Naresuan, Thaïlande. pp.35-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laure Chotel</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles compétences, quelles formations, quels métiers liés aux TICE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33e et 34e rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Besançon, France. pp.163-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse sémio-pragmatique des forums pédagogiques sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quinzièmes Entretiens du Centre Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Villeurbanne, France. pp.103-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04604689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche systémique du multimédia en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e réunion scientifique du Réseau doctoral européen, "Appropriation de langues en contextes différents"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Besançon, France. pp.107-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches méthodologiques actuelles en français sur objectifs spécifiques. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29e et 30e Rencontres de l'Association de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Paris, France. pp.101-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des TICE à l’enseignement / apprentissage du FOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29e et 30e Rencontres de l'Association de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Paris, France. pp.145-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing and computers in French secondary schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information - communication technology and literacy : the international experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for the Greek Language, Oct 1999, Thessalonique, Greece. pp.185-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi par internet d'un cours de maîtrise à distance : entre individualisation et mutualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.259-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.1-9</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles tâches dans ou avec les produits multimédias ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème colloque Triangle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Paris, France. pp.65-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de trois cours de FLE sur CD-ROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e et 20e rencontres de l'Association de Didactique du Français Langue Etrangère (ASDIFLE )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, Paris, France. pp.79-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du CD-ROM &amp;quot;Le trésor du San Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e et 20e rencontres de l'Association de Didactique du Français Langue Etrangère (ASDIFLE )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, Paris, France. pp.92-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Sao Paolo, Brésil</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apprenant, l'enseignant et l'ordinateur : un nouveau triangle didactique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRRSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Saint-Vincent, France. pp.109-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides logicielles à la production écrite et métalangage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métalangages de la classe de français : 6e colloque international de l'Association internationale pour le développement de la recherche en didactique du français langue maternelle (DFLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Lyon, France. pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Bologna, Italie. pp.78-88</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique et autonomie dans l'apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Eurocall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Karlsruhe, Allemagne. pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...1276 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608396v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04608356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements interactifs pour l'apprentissage en langue étrangère</w:t>
               </w:r>
@@ -7453,1877 +7453,1877 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire avec le web social: quels types de sites pour quels étayages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lorraine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en écriture: regards pluriels, p.457-471</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Recherches textuelles numéro 13, 978-2-909-498-29-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le numérique entre effet de mode et réelle innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthippi Potolia et Diana Jamborova Lemay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement / Apprentissage des langues et pratiques numériques émergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, 2016, 9782813001412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactional dimension of online asynchronous exchange in an asymmetric telecollaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Loizidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sake Jager, Malgorzata Kurek, and Breffni O'Rourke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New directions in telecollaborative research and practice: selected papers from the second conference on telecollaboration in higher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research-publishing.net, 2016, New directions in telecollaborative research and practice: selected papers from the second conference on telecollaboration in higher education, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2016.telecollab2016.502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Dora Loizidou</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypertexte, Web social et enseignement de l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Angé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les objets hypertextuels, pratiques et usages hypermédiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE éditions, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Hypertexte, Web social et enseignement de l'écrit</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heurs et malheurs de l'intégration des TIC dans l'apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'ASDIFLE n°25, Actes des 51ème et 52ème rencontres, p. 17-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactivité, interactions, affordances dans la communication pédagogique médiatisée par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Melo-Pfeifer, S. &amp; Araujo e Sa, M.H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comunicação Electronica na Aula de Português Lingua Estrangeira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDEL, pp.21-38, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Media-Based Language Learning: Insights from Research and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Noëlle Lamy and Katerina Zourou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Networking for Language Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.197-213, 2013, 978-1-13-702337-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les futurs enseignants aux TIC à travers les échanges en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Burston, J., Tsagari, D., Doa, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foreign Language Instructional Technology : Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Nicosia Press, pp.21-36, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage nomade en langue en Corée et production orale asynchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hee-Kyung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nissen, E., Poyet, F., Soubrié T. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interagir et apprendre en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellug, pp.189-208, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du e-learning aux interactions pédagogiques en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interagir et apprendre en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellug, pp.7-20, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions en ligne comme objet d'étude pour la didactique des langues et les sciences du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide pour la recherche en didactique des langues et des cultures : approches contextualisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.337-344, 2011, 978-2-813000-48-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécificités du tutorat en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Depover, Bruno De Lievre, Daniel Peraya, Jean-Jacques Quintin, Alain Jaillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tutorat en formation à distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.213-226, 2011, 978-2-8041-6342-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles normes langagières dans les échanges pédagogiques en ligne? Une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel français enseigner, la question de la norme dans l’enseignement / apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités de communication pédagogique dans la formation en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Soubrié</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, ISTE éditions, 2015</w:t>
+                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Canelas-Trevisi, Marie-Cécile Guernier, Glaís Sales Cordeiro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage, objets enseignés et travail enseignant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLUG, pp.335-351, 2009, 978-2-84310-144-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des échanges par Internet à une approche communicative de l’apprentissage des langues-cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rosa Bizarro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensinar e Aprender Linguas e Culturas Estrangeiras hoje: Que Perspectivas?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AREAL Editores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-67, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LIDEL, pp.21-38, 2013</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Learning to Teach Online: ‘Le français en (première) ligne‘ Project »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Zourou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online Intercultural Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Multilingual Matters Ltd, pp.276-280, 2007, LICE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.197-213, 2013, 978-1-13-702337-7</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00378696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les interactions pédagogiques en ligne, pourquoi, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerbault, Jeannine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue du cyberespace : de la diversité aux normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.105-120, 2007, 978-2-296-04622-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, University of Nicosia Press, pp.21-36, 2012</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seize ans de recherches en apprentissage des langues assisté par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguisme et apprentissages. Mélanges Daniel Coste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole normale supérieure, Lettres et sciences humaines, pp.313-322, 2005, 2-84788-088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.213-226, 2011, 978-2-8041-6342-6</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse sémio-pragmatique des forums pédagogiques sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis de la publication sur le Web : hyperlectures, cybertextes et méta-éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Ellug, pp.189-208, 2011</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Legros, Jacques Crinon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie des apprentissages et multimédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin, pp.11-21, 2002, 9782200262488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ellug, pp.7-20, 2011</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations de formation aux activités grammaticales à l'école : de la didactique des langues à celle du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Garcia-Debanc, J.-P. Confais, M. Grandaty. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la grammaire à l'école et au collège. Discours, genres, texte, phrase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delagrave; CRDP Toulouse, pp.365-378, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éd. des Archives contemporaines, pp.337-344, 2011, 978-2-813000-48-4</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 8, L'intégration pédagogique et institutionnelle des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Legros, Jacques Crinon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie des apprentissages et multimédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin, pp.169-184, 2002, 9782200262488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 3, Communication écrite, collaboration et apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Legros, Jacques Crinon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie des apprentissages et multimédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin, pp.63-83, 2002, 9782200262488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, ELLUG, pp.335-351, 2009, 978-2-84310-144-1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 6, L'apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Legros, Jacques Crinon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie des apprentissages et multimédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin, pp.128-153, 2002, 9782200262488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...464 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604624v1</w:t>
-              </w:r>
-[...290 lines deleted...]
-                <w:t xml:space="preserve">hal-04604617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentissages collaboratifs assistés par ordinateur en langues</w:t>
               </w:r>
@@ -9779,103 +9779,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC EFAN langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, https://www.fun-mooc.fr/courses/course-v1:grenoblealpes+92007+session03/about</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10026,64 +10026,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Zourou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] OpenEducationEuropa. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10118,51 +10118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources en ligne pour l’enseignement / apprentissage du français et d’autres langues européennes : étude typologique et comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10480,51 +10480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918543v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928608v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/T23019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/olbiwp.v5i0.1114" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montiya Phoungsub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.152.0101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Kyung Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.702" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Tanaka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.472" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00156043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Zourou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2373" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mangenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344005000625" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61C1666F711C75CF3DCBB5B5A4F19E7D4C478945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Celik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mirabello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01954853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918553v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010467v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08317" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02063766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634501v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604689v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608550v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Louveau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604337v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.telecollab2016.502" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928988v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arealeditores.pt/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604645v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604627v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604617v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608492v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Van Dixhoorn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918543v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/T23019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/olbiwp.v5i0.1114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608237v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montiya Phoungsub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.152.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Kyung Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.702" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Tanaka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.472" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Zourou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00156043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2373" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mangenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344005000625" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61C1666F711C75CF3DCBB5B5A4F19E7D4C478945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Celik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mirabello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01954853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08317" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02063766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634501v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604689v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608550v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Louveau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604337v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.telecollab2016.502" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928988v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604714v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arealeditores.pt/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604645v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604617v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608492v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Van Dixhoorn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>