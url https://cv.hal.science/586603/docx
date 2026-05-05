--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -6224,165 +6224,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une approche systémique du multimédia en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e réunion scientifique du Réseau doctoral européen, "Appropriation de langues en contextes différents"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Besançon, France. pp.107-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse sémio-pragmatique des forums pédagogiques sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzièmes Entretiens du Centre Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Villeurbanne, France. pp.103-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04604689v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04634497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches méthodologiques actuelles en français sur objectifs spécifiques. Introduction</w:t>
               </w:r>
@@ -10480,51 +10480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918543v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/T23019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/olbiwp.v5i0.1114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608237v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montiya Phoungsub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.152.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Kyung Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.702" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Tanaka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.472" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Zourou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00156043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2373" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mangenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344005000625" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61C1666F711C75CF3DCBB5B5A4F19E7D4C478945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Celik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mirabello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01954853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08317" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02063766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634501v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604689v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608550v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Louveau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604337v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.telecollab2016.502" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928988v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604714v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arealeditores.pt/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604645v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604617v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608492v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Van Dixhoorn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918543v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/T23019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/olbiwp.v5i0.1114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608237v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montiya Phoungsub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.152.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Kyung Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.702" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Tanaka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.472" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Zourou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00156043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.2373" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mangenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344005000625" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61C1666F711C75CF3DCBB5B5A4F19E7D4C478945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Celik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mirabello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01954853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08317" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02063766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634501v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604689v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04633974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608550v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Louveau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604337v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.telecollab2016.502" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928988v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04607111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604714v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04634988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arealeditores.pt/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604645v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604617v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608492v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04604547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Van Dixhoorn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04635538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>