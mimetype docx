--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1030,291 +1030,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Hallucinations in Serotonergic Psychedelics and Lewy Body Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le neurodéveloppement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Iftimovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Heller</w:t>
+                <w:t xml:space="preserve">Aline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Barrett</w:t>
+                <w:t xml:space="preserve">Jasmina Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Buchborn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Lefrere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbaf068⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (5), pp.451-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2025071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304511v1</w:t>
+                <w:t xml:space="preserve">hal-05086251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le neurodéveloppement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+                <w:t xml:space="preserve">Visual Hallucinations in Serotonergic Psychedelics and Lewy Body Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Lefebvre</w:t>
+                <w:t xml:space="preserve">Tobias Buchborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmina Mallet</w:t>
+                <w:t xml:space="preserve">Daniel Collerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lefrere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (5), pp.451-459. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (Supplement_3), pp.S273-S291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2025071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbaf068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086251v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive-Developmental Mechanisms in Hallucinations</w:t>
               </w:r>
@@ -1428,1143 +1428,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the relationships between cognition and auditory hallucinations: A systematic review.</w:t>
+                <w:t xml:space="preserve">Conspiracy beliefs and perceptual inference in times of political uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienne Bell</w:t>
+                <w:t xml:space="preserve">Salome Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. L. Toh</w:t>
+                <w:t xml:space="preserve">Sebastien Szaffarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantelis Leptourgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Allen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+                <w:t xml:space="preserve">Alexandra Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian &amp; New Zealand Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00048674241235849⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.9001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59434-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739445v1</w:t>
+                <w:t xml:space="preserve">hal-04588634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forged evidence and vaccine hesitancy during the COVID-19 crisis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining the relationships between cognition and auditory hallucinations: A systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salome Leclercq</w:t>
+                <w:t xml:space="preserve">W. L. Toh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Szaffarczyk</w:t>
+                <w:t xml:space="preserve">P. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.09.001⟩</w:t>
+              <w:t xml:space="preserve">Australian &amp; New Zealand Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Aust N Z J Psychiatry, 58 (6), pp.48674241235849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00048674241235849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04588468v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of distress and comfort in individuals with avoidant, anxious and secure attachment style: an fMRI study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forged evidence and vaccine hesitancy during the COVID-19 crisis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Szaffarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attachment and Human Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14616734.2024.2384393⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (2), pp.236-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880631v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice-clinics: Interest and implementation in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural correlates of distress and comfort in individuals with avoidant, anxious and secure attachment style: an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Szymanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Delattre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Favrod</w:t>
+                <w:t xml:space="preserve">Sylvie Nezelof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.024⟩</w:t>
+              <w:t xml:space="preserve">Attachment and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14616734.2024.2384393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446448v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can computational models help elucidate the link between complex trauma and hallucinations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voice-clinics: Interest and implementation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sharkey-Plantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Seriès</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Favrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2023.05.003⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614579v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry, cytoarchitectonic morphology and genetics associated with Broca’s area in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can computational models help elucidate the link between complex trauma and hallucinations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Seriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Zimmermann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Veerapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44220-023-00200-2⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265, pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2023.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881940v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A normative approach to radicalization in social networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetry, cytoarchitectonic morphology and genetics associated with Broca’s area in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Sakreida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Bludau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouttier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felix Hoffstaedter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Social Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42001-024-00267-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (3), pp.310-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44220-023-00200-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370985v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A normative approach to radicalization in social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, pp.1071-1093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42001-024-00267-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conspiracy beliefs and perceptual inference in times of political uncertainty</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A normative approach to radicalization in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59434-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1071-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42001-024-00267-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588634v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fMRI-based neurofeedback strategies and the way forward to treating phasic psychiatric symptoms</w:t>
               </w:r>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petya Kozuharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Diaconescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3733,619 +3733,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping brain structural differences and neuroreceptor correlates in Parkinson’s disease visual hallucinations</w:t>
+                <w:t xml:space="preserve">Decoding activity in Broca's area predicts the occurrence of auditory hallucinations across subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Vignando</w:t>
+                <w:t xml:space="preserve">Thomas Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Ffytche</w:t>
+                <w:t xml:space="preserve">Renaud Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon J. G. Lewis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Seok Jong Chung</w:t>
+                <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28087-0⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (2), pp.194 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2021.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878028v1</w:t>
+                <w:t xml:space="preserve">hal-03549558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding activity in Broca's area predicts the occurrence of auditory hallucinations across subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographic, clinical, and service-use characteristics related to the clinician’s recommendation to transition from child to adult mental health services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne E. Gerritsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa S. van Bodegom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fovet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Yger</w:t>
+                <w:t xml:space="preserve">Gwen C. Dieleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lopes</w:t>
+                <w:t xml:space="preserve">Mathilde M. Overbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">Frank C. Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 91 (2), pp.194 - 201. </w:t>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (5), pp.973-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2021.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00127-022-02238-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549558v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic, clinical, and service-use characteristics related to the clinician’s recommendation to transition from child to adult mental health services</w:t>
+                <w:t xml:space="preserve">Place of the partial dopamine receptor agonist aripiprazole in the management of schizophrenia in adults: a Delphi consensus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne E. Gerritsen</w:t>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa S. van Bodegom</w:t>
+                <w:t xml:space="preserve">Philippe Nuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen C. Dieleman</w:t>
+                <w:t xml:space="preserve">Éric Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde M. Overbeek</w:t>
+                <w:t xml:space="preserve">Isabelle Alamome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank C. Verhulst</w:t>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (5), pp.973-991. </w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00127-022-02238-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12888-022-04008-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772667v1</w:t>
+                <w:t xml:space="preserve">inserm-03689861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place of the partial dopamine receptor agonist aripiprazole in the management of schizophrenia in adults: a Delphi consensus study</w:t>
+                <w:t xml:space="preserve">Mapping brain structural differences and neuroreceptor correlates in Parkinson’s disease visual hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+                <w:t xml:space="preserve">Miriam Vignando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nuss</w:t>
+                <w:t xml:space="preserve">Dominic Ffytche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Fakra</w:t>
+                <w:t xml:space="preserve">Simon J. G. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Alamome</w:t>
+                <w:t xml:space="preserve">Phil Hyu Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Seok Jong Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.364. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12888-022-04008-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28087-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03689861v1</w:t>
+                <w:t xml:space="preserve">hal-03878028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From hallucinations to synaesthesia: A circular inference account of unimodal and multimodal erroneous percepts in clinical and drug-induced psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantelis Leptourgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4444,51 +4444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Birmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Szaffarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34, pp.102964. </w:t>
@@ -4526,51 +4526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining the clinical approach of psychotic experiences in people who are incarcerated.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Wathelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4660,77 +4660,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular inference predicts nonuniform overactivation and dysconnectivity in brain-wide connectomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhrit Duttagupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5486,51 +5486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Dukart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Hoffstaedter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5575,412 +5575,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No increased circular inference in adults with high levels of autistic traits or autism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikitas Angeletos Chrysaitis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009006⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879259v1</w:t>
+                <w:t xml:space="preserve">hal-03863147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatric autoimmune conditions in children and adolescents: Is catatonia a severity marker?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ferrafiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Riquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Freri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardo Nardocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104, pp.110028 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2020.110028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No increased circular inference in adults with high levels of autistic traits or autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Benoit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikitas Angeletos Chrysaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Seriès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1009006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863147v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviations in early hippocampus development contribute to visual hallucinations in schizophrenia</w:t>
               </w:r>
@@ -6362,706 +6362,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences psychopathologiques du confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hallucinations Under Psychedelics and in the Schizophrenia Spectrum: An Interdisciplinary and Multiscale Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantelis Leptourgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Mengin</w:t>
+                <w:t xml:space="preserve">Martin Fortier-Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Allé</w:t>
+                <w:t xml:space="preserve">Robin Carhart-Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rolling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Schröder</w:t>
+                <w:t xml:space="preserve">Philip Corlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.04.007⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (6), pp.1396-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbaa117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02881434v1</w:t>
+                <w:t xml:space="preserve">hal-04880641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular inference in bistable perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantelis Leptourgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Notredame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (4), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/jov.20.4.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between childhood trauma and multimodal early-onset hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Notredame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sharkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien D'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vaiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 216 (3), pp.156-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1192/bjp.2019.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional theory of bistable perception based on dynamical circular inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantelis Leptourgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (12), pp.e1008480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallucinations Under Psychedelics and in the Schizophrenia Spectrum: An Interdisciplinary and Multiscale Comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pantelis Leptourgos</w:t>
+                <w:t xml:space="preserve">Conséquences psychopathologiques du confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Allé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Fortier-Davy</w:t>
+                <w:t xml:space="preserve">Julie Rolling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Carhart-Harris</w:t>
+                <w:t xml:space="preserve">Fabienne Ligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Corlett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Dupuis</w:t>
+                <w:t xml:space="preserve">C. Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46 (6), pp.1396-1408. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (3S), pp.S43-S52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbaa117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880641v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02881434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience d’un dispositif proactif de soutien aux endeuillés de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sharkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7445,51 +7445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eickhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Hoffstaedter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8710,295 +8710,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles de l’humeur : quand recourir à la stimulation magnétique transcrânienne ?</w:t>
+                <w:t xml:space="preserve">Dose-dependent metabolite changes after ethanol intoxication in rat prefrontal cortex using in vivo magnetic resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">Louise Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Guirette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Florent Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Maéva Kyheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Trojak</w:t>
+                <w:t xml:space="preserve">Maud Petrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.10682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47187-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160324v1</w:t>
+                <w:t xml:space="preserve">hal-02447542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-dependent metabolite changes after ethanol intoxication in rat prefrontal cortex using in vivo magnetic resonance spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Troubles de l’humeur : quand recourir à la stimulation magnétique transcrânienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Auger</w:t>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maéva Kyheng</w:t>
+                <w:t xml:space="preserve">Charline Guirette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Petrault</w:t>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durieux</w:t>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.10682. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (6), pp.625-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47187-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447542v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Applications of Digital Technology in Assessment, Treatment, and Self-help for Hallucinations</w:t>
               </w:r>
@@ -9112,697 +9112,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying a neuroanatomical signature of schizophrenia, reproducible across sites and stages, using machine learning with structured sparsity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Prediction of activation patterns preceding hallucinations in patients with schizophrenia using machine learning with structured sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Löfstedt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Laidi</w:t>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bourgin</w:t>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.1777 - 1788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acps.12964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.23953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01883283v1</w:t>
+                <w:t xml:space="preserve">cea-01883271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of activation patterns preceding hallucinations in patients with schizophrenia using machine learning with structured sparsity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Identifying a neuroanatomical signature of schizophrenia, reproducible across sites and stages, using machine learning with structured sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Löfstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+                <w:t xml:space="preserve">J. Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (4), pp.1777 - 1788. </w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.23953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acps.12964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01883271v1</w:t>
+                <w:t xml:space="preserve">cea-01883283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Sparse Principal Components Analysis With the TV-Elastic Net Penalty</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different shades of default mode disturbance in schizophrenia: Subnodal covariance estimation in structure and function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+                <w:t xml:space="preserve">J. Lefort-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Bassett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Smallwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Margulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Derntl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmi.2017.2749140⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.644-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.23870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01883278v1</w:t>
+                <w:t xml:space="preserve">hal-02433355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different shades of default mode disturbance in schizophrenia: Subnodal covariance estimation in structure and function.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel S. Margulies</w:t>
+                <w:t xml:space="preserve">Catatonia Associated With a SCN2A -Related Disorder in a 4-Year-Old Child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Derntl</w:t>
+                <w:t xml:space="preserve">Claire Corfiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nguyen The Tich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ferrafiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.23870⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2018-1231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433355v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catatonia Associated With a SCN2A -Related Disorder in a 4-Year-Old Child</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Corfiotti</w:t>
+                <w:t xml:space="preserve">Structured Sparse Principal Components Analysis With the TV-Elastic Net Penalty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Nguyen The Tich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Amad</w:t>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 142 (5), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.396 - 407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1542/peds.2018-1231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tmi.2017.2749140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880601v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatric comorbidities associated with a positive screening using the montreal cognitive assessment (moca) test in subjects with severe alcohol use disorder</w:t>
               </w:r>
@@ -10107,51 +10107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle S Bassett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Smallwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Margulies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Derntl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10187,4301 +10187,4340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On assessing neurofeedback effects: should double-blind replace neurophysiological mechanisms?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auditory hallucinations, not necessarily a hallmark of psychotic disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">F. Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Benoît Vialatte</w:t>
+                <w:t xml:space="preserve">J. D. Blom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lotte</w:t>
+                <w:t xml:space="preserve">K. Hugdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Daudet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. E. C. Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140 (10), pp.e63. </w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Psychological Medicine, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awx211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0033291717002203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658935v1</w:t>
+                <w:t xml:space="preserve">hal-02373487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and neurocognitive aspects of hallucinations in Alzheimer’s disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluer les hallucinations précoces à l’ère du numérique : histoire du projet MHASC©</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgane Demeulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Fligans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.02.021⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Annales Médico-psychologiques, revue psychiatrique, 175 (4), pp.379-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391831v1</w:t>
+                <w:t xml:space="preserve">hal-02458477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumping-to-conclusions in schizophrenia is mediated by circular inference</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurofeedback: One of today's techniques in psychiatry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173311006⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526085v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI capture of auditory hallucinations: Validation of the two-steps method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thomas</w:t>
+                <w:t xml:space="preserve">Interaction of language, auditory and memory brain networks in auditory verbal hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branislava Ćurčić-Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith M. Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Hubl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasza D. Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris E. Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.23707⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358593v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games: The Future of Psychotherapy? Proposal of an Integrative Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">On assessing neurofeedback effects: should double-blind replace neurophysiological mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Benoît Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David E. J. Linden</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000460256⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (10), pp.e63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awx211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541745v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of medical risk factors for childhood psychosis: Implications for research and treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Raffin</w:t>
+                <w:t xml:space="preserve">Serious Games: The Future of Psychotherapy? Proposal of an Integrative Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. J. Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2017.05.011⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Psychotherapy and Psychosomatics, 86 (3), pp.187-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000460256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533309v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very early hallucinatory experiences: a school-based study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">fMRI capture of auditory hallucinations: Validation of the two-steps method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack R. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Moutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry, and Allied Disciplines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcpp.12780⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (10), pp.4966-4979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.23707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547999v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for circular inference in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical and neurocognitive aspects of hallucinations in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14218⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Neuroscience &amp; Biobehavioral Reviews, 83, pp.713-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450542v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic and clinical correlates of psychotic symptoms in the general population: Findings from the MHGP survey</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jumping-to-conclusions in schizophrenia is mediated by circular inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2017.06.053⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (11), pp.933-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173311006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01561800v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aborder l’hallucination de manière holistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of medical risk factors for childhood psychosis: Implications for research and treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Giannitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas F. Levinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Schizophrenia Research, 192, pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2017.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327247v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A latent class analysis of psychotic symptoms in the general population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+                <w:t xml:space="preserve">Very early hallucinatory experiences: a school-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gharib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Moutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian &amp; New Zealand Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0004867417744255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry, and Allied Disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (1), pp.68-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcpp.12780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532787v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can circular inference relate the neuropathological and behavioral aspects of schizophrenia?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence for circular inference in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra S. Litvinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conb.2017.08.012⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381711v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory hallucinations, not necessarily a hallmark of psychotic disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. D. Blom</w:t>
+                <w:t xml:space="preserve">Sociodemographic and clinical correlates of psychotic symptoms in the general population: Findings from the MHGP survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schürhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Szöke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291717002203⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2017.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373487v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01561800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les hallucinations précoces à l’ère du numérique : histoire du projet MHASC©</w:t>
+                <w:t xml:space="preserve">Aborder l’hallucination de manière holistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ben Fligans</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Charles-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Annales Médico-psychologiques, revue psychiatrique, 175 (4), pp.379-383. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Annales Médico-psychologiques, revue psychiatrique, 175 (4), pp.311-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02458477v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofeedback: One of today's techniques in psychiatry?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daudet</w:t>
+                <w:t xml:space="preserve">A latent class analysis of psychotic symptoms in the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Szoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.11.003⟩</w:t>
+              <w:t xml:space="preserve">Australian &amp; New Zealand Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, The Australian and New Zealand journal of psychiatry, 52 (6), pp.573-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0004867417744255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415897v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of language, auditory and memory brain networks in auditory verbal hallucinations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can circular inference relate the neuropathological and behavioral aspects of schizophrenia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantelis Leptourgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 148, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Current Opinion in Neurobiology, 46 (10), pp.154-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2016.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conb.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502901v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallucinations in schizophrenia and Parkinson's disease: an analysis of sensory modalities involved and the repercussion on patients</w:t>
+                <w:t xml:space="preserve">Transdiagnostic commonalities and differences in resting state functional connectivity of the default mode network in schizophrenia and major depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Llorca</w:t>
+                <w:t xml:space="preserve">L. Schilbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+                <w:t xml:space="preserve">F. Hoffstaedter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Chereau-Boudet</w:t>
+                <w:t xml:space="preserve">V. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brousse</w:t>
+                <w:t xml:space="preserve">E. C. Cieslik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Goya-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep38152⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.326-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2015.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482644v1</w:t>
+                <w:t xml:space="preserve">hal-02517618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple neural networks of familiarity: A meta-analysis of functional imaging studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Horn</w:t>
+                <w:t xml:space="preserve">Hallucinations in schizophrenia and Parkinson's disease: an analysis of sensory modalities involved and the repercussion on patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thomas</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chereau-Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13415-015-0392-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.38152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep38152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358605v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition - the core of major depressive disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lemogne</w:t>
+                <w:t xml:space="preserve">The multiple neural networks of familiarity: A meta-analysis of functional imaging studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cognitive, Affective &amp; Behavioral Neuroscience, 16 (1), pp.176-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13415-015-0392-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0013-7006(16)30014-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391879v1</w:t>
+                <w:t xml:space="preserve">hal-02358605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network dynamics during the different stages of hallucinations in schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-invasive Brain Stimulation and Auditory Verbal Hallucinations: New Techniques and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Alderson-Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Ellison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fernyhough</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.23197⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2015.00515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358607v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal abstinence syndrome following tianeptine dependence during pregnancy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Anti-NMDAR Encephalitis Sheds Light on the Mechanisms Underlying Catatonia: The Neural Excitatory/Inhibitory Imbalance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aesa Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychosomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.336-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psym.2016.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1542/peds.2015-1414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02532963v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallucinations and conscious access to visual inputs in Parkinson's disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Baille</w:t>
+                <w:t xml:space="preserve">Effects of Fronto-Temporal Transcranial Direct Current Stimulation on Auditory Verbal Hallucinations and Resting-State Functional Connectivity of the Left Temporo-Parietal Junction in Patients With Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Plomhause</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Szaffarczyk</w:t>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.36284. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.318-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep36284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbv114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358601v2</w:t>
+                <w:t xml:space="preserve">hal-02450509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive Brain Stimulation and Auditory Verbal Hallucinations: New Techniques and Future Directions</w:t>
+                <w:t xml:space="preserve">Cognition - the core of major depressive disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Moseley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ben Alderson-Day</w:t>
+                <w:t xml:space="preserve">M. Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Ellison</w:t>
+                <w:t xml:space="preserve">C. Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Fernyhough</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fossati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2015.00515⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’Encéphale, 42 (1), pp.1S3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-7006(16)30014-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517487v1</w:t>
+                <w:t xml:space="preserve">hal-02391879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Anti-NMDAR Encephalitis Sheds Light on the Mechanisms Underlying Catatonia: The Neural Excitatory/Inhibitory Imbalance Model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neonatal abstinence syndrome following tianeptine dependence during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rebillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychosomatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pediatrics, 137 (1), pp.e20151414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2015-1414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psym.2016.01.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02476865v1</w:t>
+                <w:t xml:space="preserve">hal-02532963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Fronto-Temporal Transcranial Direct Current Stimulation on Auditory Verbal Hallucinations and Resting-State Functional Connectivity of the Left Temporo-Parietal Junction in Patients With Schizophrenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Network dynamics during the different stages of hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Demeulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbv114⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (7), pp.2571-2586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.23197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450509v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular inference: mistaken belief, misplaced trust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Denève</w:t>
+                <w:t xml:space="preserve">Hallucinations and conscious access to visual inputs in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Plomhause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Szaffarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.36284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391808v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is negative hallucination still a viable concept?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular inference: mistaken belief, misplaced trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503037v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phone-based safety monitoring of the first year of baclofen treatment for alcohol use disorder: the baclophone cohort study protocol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is negative hallucination still a viable concept?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’Encéphale, 42 (4), pp.293-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14740338.2017.1270939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02534550v1</w:t>
+                <w:t xml:space="preserve">hal-02503037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the concept of “responsibility” in neuroscience and in French criminal law: A cross-literature review for the psychiatric forensic practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Galland</w:t>
+                <w:t xml:space="preserve">Phone-based safety monitoring of the first year of baclofen treatment for alcohol use disorder: the baclophone cohort study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Jonas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+                <w:t xml:space="preserve">Marine Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroussia Wilquin</w:t>
+                <w:t xml:space="preserve">Julien Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cottencin</w:t>
+                <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.03.018⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Expert opinion on drug safety, 16 (2), pp.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14740338.2017.1270939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403117v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Hallucinations Due to an Imbalance Between Excitatory and Inhibitory Influences on the Brain?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the concept of “responsibility” in neuroscience and in French criminal law: A cross-literature review for the psychiatric forensic practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ben Alderson-Day</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroussia Wilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cottencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbw075⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Presse medicale (Paris, France 1983), 45, pp.559-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319835v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Hallucinations and the Brain's Resting-State Networks: Findings and Methodological Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Hallucinations Due to an Imbalance Between Excitatory and Inhibitory Influences on the Brain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Alderson-Day</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Horga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42 (5), pp.1110-1123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbw078⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.1124-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbw075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373476v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallucinations Toward a Dialogue between Phenomenology and Brain Imaging Research?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auditory Hallucinations and the Brain's Resting-State Networks: Findings and Methodological Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Alderson-Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Diederen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fernyhough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith M. Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Horga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consciousness Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.1110-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbw078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384004v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallucinations and parkinson's disease in the elderly: pitfalls and medical care</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Puisieux</w:t>
+                <w:t xml:space="preserve">Translating Neurocognitive Models of Auditory-Verbal Hallucinations into Therapy: Using Real-time fMRI-Neurofeedback to Treat Voices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasza D. Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Dyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Mathiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.12.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02474403v1</w:t>
+                <w:t xml:space="preserve">hal-02517679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating Neurocognitive Models of Auditory-Verbal Hallucinations into Therapy: Using Real-time fMRI-Neurofeedback to Treat Voices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Klaus Mathiak</w:t>
+                <w:t xml:space="preserve">Hallucinations and parkinson's disease in the elderly: pitfalls and medical care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Puisieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Presse medicale (Paris, France 1983), 45 (5), pp.522-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02517679v1</w:t>
+                <w:t xml:space="preserve">hal-02474403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallucinations, loneliness, and social isolation in Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14490,367 +14529,328 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Larøi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cogn Neuropsychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cognitive Neuropsychiatry, 21 (1), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13546805.2015.1121139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious game as a therapeutic tool in psychiatry: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vaiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, L’Encéphale, 42 (5), pp.463-469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdiagnostic commonalities and differences in resting state functional connectivity of the default mode network in schizophrenia and major depression</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hallucinations Toward a Dialogue between Phenomenology and Brain Imaging Research?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Goya-Maldonado</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Consciousness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (7-8), pp.144-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517618v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviations in cortex sulcation associated with visual hallucinations in schizophrenia</w:t>
               </w:r>
@@ -14964,369 +14964,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizophrenia and informed consent to research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Assessing early-onset hallucinations in the touch-screen generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Demeulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Kochman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fligans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed J. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.07.004⟩</w:t>
+              <w:t xml:space="preserve">The British journal of psychiatry : the journal of mental science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206 (3), pp.181-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.bp.114.154153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539890v1</w:t>
+                <w:t xml:space="preserve">hal-02373452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing early-onset hallucinations in the touch-screen generation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auditory hallucinations: debunking the myth of language supremacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The British journal of psychiatry : the journal of mental science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 206 (3), pp.181-183. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Schizophrenia Bulletin, 41 (3), pp.533-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/bjp.bp.114.154153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbu166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373452v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory hallucinations: debunking the myth of language supremacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavie Waters</w:t>
+                <w:t xml:space="preserve">Schizophrenia and informed consent to research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Schizophrenia Bulletin, 41 (3), pp.533-534. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L’Encéphale, 41 (5), pp.394-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbu166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373494v1</w:t>
+                <w:t xml:space="preserve">hal-02539890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural functional organization of hallucinations in schizophrenia: Multisensory dissolution of pathological emergence in consciousness</w:t>
               </w:r>
@@ -15458,51 +15458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Issues in the Use of fMRI-Based Neurofeedback to Relieve Psychiatric Symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15556,1544 +15556,1544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain changes in early-onset bipolar and unipolar depressive disorders: a systematic review in children and adolescents</w:t>
+                <w:t xml:space="preserve">The arcuate fasciculus in auditory-verbal hallucinations: A meta-analysis of diffusion-tensor-imaging studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Serafini</w:t>
+                <w:t xml:space="preserve">Pierre Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Pompili</w:t>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Borgwardt</w:t>
+                <w:t xml:space="preserve">Alain Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Houenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+                <w:t xml:space="preserve">Antoin de Weijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (11), pp.1023-1041. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159 (1), pp.234-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00787-014-0614-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880647v1</w:t>
+                <w:t xml:space="preserve">hal-04880617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multimodal connectivity of the hippocampal complex in auditory and visual hallucinations</w:t>
+                <w:t xml:space="preserve">Brain changes in early-onset bipolar and unipolar depressive disorders: a systematic review in children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Amad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">Gianluca Serafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gorwood</w:t>
+                <w:t xml:space="preserve">Maurizio Pompili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Pins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Delmaire</w:t>
+                <w:t xml:space="preserve">Stefan Borgwardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2012.181⟩</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (11), pp.1023-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-014-0614-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044463v1</w:t>
+                <w:t xml:space="preserve">hal-04880647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What visual illusions teach us about schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Notredame</w:t>
+                <w:t xml:space="preserve">The multimodal connectivity of the hippocampal complex in auditory and visual hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pins</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.184-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2012.181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880581v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotopy and bodily hallucinations.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thomas</w:t>
+                <w:t xml:space="preserve">What visual illusions teach us about schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Notredame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00950860v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallucinations et cognition : une modélisation au service de notre pratique en neuropsychologie.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Somatotopy and bodily hallucinations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laprevote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 221 (3), pp.249-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2014.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2014.0298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03222486v1</w:t>
+                <w:t xml:space="preserve">inserm-00950860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting-state functional connectivity of the nucleus accumbens in auditory and visual hallucinations in schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hallucinations et cognition : une modélisation au service de notre pratique en neuropsychologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Demeulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Kochman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbu097⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Revue de Neuropsychologie, 6 (2), pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2014.0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543302v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Hallucinations in the Psychosis Spectrum and Comparative Information From Neurodegenerative Disorders and Eye Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pins</w:t>
+                <w:t xml:space="preserve">Resting-state functional connectivity of the nucleus accumbens in auditory and visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 40 (Suppl_4), pp.S233-S245. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 41 (1), pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbu097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbu036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04880621v1</w:t>
+                <w:t xml:space="preserve">hal-02543302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Phenomenology to Neurophysiological Understanding of Hallucinations in Children and Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agna Bartels-Velthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Debbané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (Suppl_4), pp.S221-S232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/schbul/sbu029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arcuate fasciculus in auditory-verbal hallucinations: A meta-analysis of diffusion-tensor-imaging studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoin de Weijer</w:t>
+                <w:t xml:space="preserve">Visual Hallucinations in the Psychosis Spectrum and Comparative Information From Neurodegenerative Disorders and Eye Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Collerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Ffytche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 159 (1), pp.234-237. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (Suppl_4), pp.S233-S245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbu036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880617v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neurodynamic Organization of Modality-Dependent Hallucinations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Delmaire</w:t>
+                <w:t xml:space="preserve">Per-Symptomatic Brain Activations in Alcohol-Induced Hallucinosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laprevote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cottencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raymund Schwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (5), pp.1108-1117. </w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (8), pp.e13-e14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhs082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2012.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880623v1</w:t>
+                <w:t xml:space="preserve">hal-04880624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular inferences in schizophrenia</w:t>
+                <w:t xml:space="preserve">The Neurodynamic Organization of Modality-Dependent Hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Denève</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (5), pp.1108-1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhs082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880577v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per-Symptomatic Brain Activations in Alcohol-Induced Hallucinosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circular inferences in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136 (11), pp.3227-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04880624v1</w:t>
+                <w:t xml:space="preserve">hal-04880577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagining one's own and someone else's body actions: dissociation in anorexia nervosa</w:t>
               </w:r>
@@ -17131,51 +17131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, PLoS ONE, 7 (8), pp.e43241. </w:t>
@@ -17239,51 +17239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Modinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Hubl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Shields</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17347,103 +17347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is the Real Effect of 1-Hz Repetitive Transcranial Magnetic Stimulation on Hallucinations? Controlling for Publication Bias in Neuromodulation Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Demeulemeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 71 (6), pp.e15-e16. </w:t>
@@ -17519,64 +17519,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Demeulemeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17653,77 +17653,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Houfflin-Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Pruvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (2), pp.159-161. </w:t>
@@ -17799,64 +17799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 168 (1), pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17929,51 +17929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Codaccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18062,64 +18062,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychosomatic Obstetrics and Gynecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (4), pp.252-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18166,51 +18166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural functional organization of hallucinations in schizophrenia: Multisensory dissolution of pathological emergence in consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18351,51 +18351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Primary Care Companion to the Journal Clinical Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (4), pp.328-9</w:t>
@@ -18418,375 +18418,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal cortical activation to sound at 33 weeks of gestation: a functional MRI study.</w:t>
+                <w:t xml:space="preserve">Clinical practice of rTMS reveals a functional dissociation between agency and hallucinations in schizophrenia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Delevoye-Turrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rocourt</w:t>
+                <w:t xml:space="preserve">Virginie Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (1), pp.10-8. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.132-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.04.247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331408v1</w:t>
+                <w:t xml:space="preserve">hal-00331402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical practice of rTMS reveals a functional dissociation between agency and hallucinations in schizophrenia.</w:t>
+                <w:t xml:space="preserve">Fetal cortical activation to sound at 33 weeks of gestation: a functional MRI study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Houfflin-Debarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Delevoye-Turrell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pins</w:t>
+                <w:t xml:space="preserve">Caroline Chaffiotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bulot</w:t>
+                <w:t xml:space="preserve">Nathalie Rocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (1), pp.132-138. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.10-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.04.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331402v1</w:t>
+                <w:t xml:space="preserve">hal-00331408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Case of fMRI-Guided rTMS Treatment of Coenesthetic Hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 165 (11), pp.1490-1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18814,859 +18814,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huntington's disease presenting as a depressive disorder with psychotic features.</w:t>
+                <w:t xml:space="preserve">An 11-year-old boy with drug-resistant schizophrenia treated with temporo-parietal rTMS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Medjkane</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Cuisset</w:t>
+                <w:t xml:space="preserve">Y. Delevoye-Turrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Vallee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delion</w:t>
+                <w:t xml:space="preserve">C. Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (3), pp.307-8. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (4), pp.320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/chi.0b013e31802ed8c9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.mp.4001968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333422v1</w:t>
+                <w:t xml:space="preserve">hal-00333420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of bilateral auditory cortex during verbal hallucinations in a child with schizophrenia.</w:t>
+                <w:t xml:space="preserve">Huntington's disease presenting as a depressive disorder with psychotic features.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Pins</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delmaire</w:t>
+                <w:t xml:space="preserve">Jean-Marie Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Goeb</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.mp.4001980⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (3), pp.307-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/chi.0b013e31802ed8c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331434v1</w:t>
+                <w:t xml:space="preserve">hal-00333422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self awareness and speech processing: an fMRI study.</w:t>
+                <w:t xml:space="preserve">Activation of bilateral auditory cortex during verbal hallucinations in a child with schizophrenia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Goeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Despretz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.02.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (4), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.mp.4001980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00331436v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 11-year-old boy with drug-resistant schizophrenia treated with temporo-parietal rTMS.</w:t>
+                <w:t xml:space="preserve">Self awareness and speech processing: an fMRI study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Delion</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Despretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pruvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.1645-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.mp.4001968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00333420v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressive disorder with psychotic symptoms as psychiatric presentation of sporadic Creutzfeldt-Jakob disease: a case report.</w:t>
+                <w:t xml:space="preserve">Predictive validation study of the Edinburgh Postnatal Depression Scale in the first week after delivery and risk analysis for postnatal depression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dipaola</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Jerome Pelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Hospital Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.genhosppsych.2006.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 93 (1-3), pp.169-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2006.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333425v1</w:t>
+                <w:t xml:space="preserve">hal-00333426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive validation study of the Edinburgh Postnatal Depression Scale in the first week after delivery and risk analysis for postnatal depression.</w:t>
+                <w:t xml:space="preserve">Depressive disorder with psychotic symptoms as psychiatric presentation of sporadic Creutzfeldt-Jakob disease: a case report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dipaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lajugie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Pelta</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 93 (1-3), pp.169-76. </w:t>
+              <w:t xml:space="preserve">General Hospital Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (5), pp.452-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2006.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.genhosppsych.2006.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333426v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépistage de la dépression postnatale : revue qualitative des études de validation de l'Edinburgh Postnatal Depression Scale</w:t>
               </w:r>
@@ -19701,112 +19701,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dev.044.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre ouverte de professionnels de la santé publique et mentale et de neurobiologistes pour mettre fin à la famine provoquée par l’homme à Gaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Kanwisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner-speech marker detection with EEG and possible extension to auditory-verbal hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19834,87 +19984,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CORTICO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner-speech marker detection with EEG and possible extension to auditory-verbal hallucinations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19942,207 +20092,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle de la SPNC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371232v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05368150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20160,51 +20160,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Belief Propagation for Approximate Probabilistic Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20535,51 +20535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fossati, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie cérébrale en psychiatrie: Contributions physiopathologiques de la neuro-imagerie .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Médecine Science, pp.75-88, 2015, 9782257206282</w:t>
@@ -20901,51 +20901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational models of hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jardri, Renaud; Cachia, A.; Thomas, Pierre; Pins, Delphine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Neuroscience of Hallucinations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 289-313 p., 2013, 978-1-4614-4120-5. </w:t>
@@ -20996,64 +20996,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Key issues for future research in the neuroscience of hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21241,64 +21241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-4121-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -21494,51 +21494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nishida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10445463261416450" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bordier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2026.121814" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiu He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojin Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-026-02354-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Safavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Rolland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sterzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Leptourgos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2026.02.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domenech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Iftimovici" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Alexander" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dugu&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Very" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaiva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jardri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2025.2466886" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Heller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barrett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Buchborn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Collerton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaf068" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Mallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefrere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025071" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernyhough" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna de Boer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Davis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Moriguchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaf144" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04739445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Bell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Toh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00048674241235849" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04588468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Leclercq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.09.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Comte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Szymanska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nezelof" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616734.2024.2384393" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04446448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delattre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sharkey-Plantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favrod" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Seri&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Veerapa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2023.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Zimmermann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Sakreida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bludau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Camilleri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hoffstaedter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44220-023-00200-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouttier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Leclercq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-024-00267-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04606957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04588634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fakhri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59434-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Donantueno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1275229" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Derome" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Kozuharova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Diaconescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120280" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04779832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collerton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Diederich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dudley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ffytche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105208" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Miniarikova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Audras-Torrent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peries" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Picot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.05.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Lavall&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26387" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Brillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vernhet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rattaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-05414-w" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Kallel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.08.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03638589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dellapiazza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03045-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Vignando" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ffytche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. G. Lewis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hyu Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Jong Chung" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28087-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2021.08.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Gerritsen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. van Bodegom" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen C. Dieleman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Overbeek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C. Verhulst" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-022-02238-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03689861v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fakra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alamome" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04008-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880637v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104593" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04606287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Very" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.102964" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Wathelet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D'Hondt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.10.021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhrit Duttagupta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.12.045" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karanvir Gill" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Percival" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meighen Roes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Arreaza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Chinchani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schizbullopen/sgac050" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974722v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Very" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Horn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01167-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Montagnese" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Waters" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lar&#248;i" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa101" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Medjkane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bohet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Ister" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aesa Parenti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmd2.12133" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Raznahan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Murray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2021.712862" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880639v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Chen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika M&#252;ller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Dukart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Baker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.09.024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879259v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Angeletos Chrysaitis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491408v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ferrafiat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Riquin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Freri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Granata" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardo Nardocci" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.110028" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880644v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Patil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Sim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nickl-Jockschat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2019.08.031" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Larochelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P A Ioannidis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505133" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02881434v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mengin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. All&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rolling" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ligier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schr&#246;der" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.04.007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880643v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.20.4.12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880597v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sharkey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2019.266" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880640v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008480" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880641v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fortier-Davy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Carhart-Harris" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Corlett" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa117" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492948v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bastien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cauchie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.023" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05058981v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Humpston" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Garrison" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Orlov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Aleman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa103" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881339v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Beaumont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhote" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vinckier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wyart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(20)69595-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881944v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eickhoff" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Genon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Caspers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12264-020-00543-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880590v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aleman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manouvrier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catteau-Jonard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpurol.2019.04.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880598v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maijer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hayward" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calkins" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sby119" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053451v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baille" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pins" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-019-00185-6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180311v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa M Karrer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S. Bassett" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Derntl" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gruber" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24716" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880634v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sby170" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363645v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000502805" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341978v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Badcock" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2019.1632180" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880645v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sommer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eysenck" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hugdahl" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.02.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02447542v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Kyheng" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petrault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47187-4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880600v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Thomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bless" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Alderson-Day" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Bell" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cella" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sby103" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883283v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12964" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883271v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23953" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02433355v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefort-Besnard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Bassett" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smallwood" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Margulies" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derntl" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23870" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880601v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corfiotti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nguyen The Tich" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2018-1231" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02536805v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lescut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibour" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2018.07.009" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3BFZVXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888918v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0294-4" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620441v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S Bassett" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Smallwood" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658935v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Beno&#238;t Vialatte" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx211" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02391831v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.02.021" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02526085v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173311006" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358593v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack R. Foucher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23707" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02541745v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. J. Linden" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000460256" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02533309v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giannitelli" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Consoli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F. Levinson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.05.011" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02547999v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gharib" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Moutot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12780" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450542v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duverne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Litvinova" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14218" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01561800v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sz&#246;ke" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.06.053" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327247v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Charles-Nicolas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.002" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02532787v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Szoke" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867417744255" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02381711v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2017.08.012" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02373487v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waters" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Blom" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hugdahl" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. C. Sommer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291717002203" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02458477v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Demeulemeester" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Fligans" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.02.004" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV4L96F3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415897v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.11.003" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502901v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislava &#262;ur&#269;i&#263;-Blake" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Ford" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hubl" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza D. Orlov" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E. Sommer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2016.11.002" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482644v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Llorca" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chereau-Boudet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38152" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358605v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien d'Hondt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-015-0392-1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02391879v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polosan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fossati" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(16)30014-8" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358607v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23197" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02532963v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bence" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonord" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rebillard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaast" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alexandre" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2015-1414" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358601v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Plomhause" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36284" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02517487v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moseley" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ellison" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00515" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02476865v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psym.2016.01.007" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9J8RTFS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02391808v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2016.04.001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503037v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.008" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534550v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auffret" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Dib" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2017.1270939" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02403117v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galland" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jonas" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Wilquin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cottencin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.03.018" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319835v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hughes" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbw075" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02373476v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Diederen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Horga" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbw078" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384004v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02474403v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Duthoit" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Puisieux" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.12.013" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGB4RLDV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02517679v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Dyck" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mathiak" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00103" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02474987v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2015.1121139" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02541735v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.02.008" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02517618v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schilbach" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoffstaedter" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#252;ller" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Cieslik" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goya-Maldonado" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.11.021" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416615v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunelin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Krebs" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaze" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.140" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02539890v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.07.004" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02373452v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Kochman" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fligans" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J. Tabet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.114.154153" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02373494v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu166" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881953v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parenti" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delion" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Geoffroy" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meurisse" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cuisset" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2014.12.003" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL9G1L5D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416526v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Linden" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612821666150619092540" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880647v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Serafini" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pompili" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Borgwardt" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-014-0614-z" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044463v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amad" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gorwood" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pins" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.181" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880581v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950860v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laprevote" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2014.01.001" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222486v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0298" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543302v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bordet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu097" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880621v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu036" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880619v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agna Bartels-Velthuis" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jenner" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Kelleher" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu029" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880617v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Geoffroy" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoin de Weijer" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.07.014" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880623v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delion" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs082" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880577v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880624v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymund Schwan" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2012.09.009" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS8ZJMZL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03707387v2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Guardia" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conversy" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafargue" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043241" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044471v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Modinos" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Shields" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs066" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880627v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.10.010" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P5JS3TF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880625v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2012.06.010" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881950v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Houfflin-Debarge" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Pruvo" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2011.11.002" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5H3H8H4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880629v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pouchet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2010.09101522" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880649v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maron" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelta" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Codaccioni" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2008.12.006" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXQD1NST-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880648v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0167482X.2010.521271" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880630v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lucas" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lethuc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2008.12.009" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG6CGZLG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333415v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kechid" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vall&#233;e" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331408v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaffiotte" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocourt" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.04.247" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81R90TK0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331402v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bulot" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.08.006" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X1G13QW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880650v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2008.08040504" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333422v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuisset" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vallee" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/chi.0b013e31802ed8c9" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331434v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmaire" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Goeb" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4001980" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331436v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pruvo" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.02.002" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498JX7PN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333420v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4001968" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333425v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dipaola" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lajugie" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Goeb" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genhosppsych.2006.05.005" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MLZ6W9J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333426v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pelta" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2006.03.009" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH35CLBK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881955v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.044.0245" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071370v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Benyahia" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371232v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368150v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kanwisher" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537654v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneve" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293484v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Studholme" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moriah Thomason" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22023-9" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02490545v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moriah E. Thomason" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466146v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375928v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02530621v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnot" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358595v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4121-2_20" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358578v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4121-2_16" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358584v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534812v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrod" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Laroi" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358608v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4121-2" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nishida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10445463261416450" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bordier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2026.121814" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiu He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojin Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-026-02354-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Safavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Rolland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sterzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Leptourgos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2026.02.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domenech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Iftimovici" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Alexander" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dugu&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Very" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaiva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jardri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2025.2466886" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Mallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefrere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Heller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barrett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Buchborn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Collerton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dupuis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaf068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernyhough" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna de Boer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Davis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Moriguchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaf144" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04588634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Leclercq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fakhri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59434-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04739445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Bell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Toh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00048674241235849" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04588468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.09.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Comte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Szymanska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nezelof" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616734.2024.2384393" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04446448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delattre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sharkey-Plantin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favrod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614579v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Seri&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Veerapa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2023.05.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Zimmermann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Sakreida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bludau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Camilleri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hoffstaedter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44220-023-00200-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04606957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouttier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#232;ve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-024-00267-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Leclercq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Donantueno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1275229" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Derome" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Kozuharova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Diaconescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120280" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04779832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collerton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Diederich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dudley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ffytche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105208" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Miniarikova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Audras-Torrent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peries" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Picot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.05.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Lavall&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26387" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Brillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vernhet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rattaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-05414-w" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Kallel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.08.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03638589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dellapiazza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03045-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2021.08.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772667v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Gerritsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. van Bodegom" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen C. Dieleman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Overbeek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C. Verhulst" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-022-02238-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03689861v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nuss" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fakra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alamome" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04008-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Vignando" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ffytche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. G. Lewis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hyu Lee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Jong Chung" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28087-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880637v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104593" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04606287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Very" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.102964" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Wathelet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D'Hondt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.10.021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhrit Duttagupta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.12.045" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karanvir Gill" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Percival" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meighen Roes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Arreaza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Chinchani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schizbullopen/sgac050" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974722v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Very" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Horn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01167-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Montagnese" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Waters" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lar&#248;i" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa101" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Medjkane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bohet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Ister" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aesa Parenti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmd2.12133" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Raznahan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Murray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2021.712862" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880639v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Chen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika M&#252;ller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Dukart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Baker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.09.024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ferrafiat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Riquin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Freri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Granata" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardo Nardocci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.110028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879259v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Angeletos Chrysaitis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880644v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Patil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Sim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nickl-Jockschat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2019.08.031" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Larochelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P A Ioannidis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505133" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880641v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fortier-Davy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Carhart-Harris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Corlett" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa117" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880643v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eck" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.20.4.12" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880597v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sharkey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2019.266" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880640v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008480" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02881434v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mengin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. All&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rolling" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ligier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schr&#246;der" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.04.007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492948v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bastien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cauchie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2020.10.023" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05058981v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Humpston" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Garrison" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza Orlov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Aleman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbaa103" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881339v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Beaumont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhote" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vinckier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wyart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(20)69595-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881944v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eickhoff" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Genon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Caspers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12264-020-00543-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880590v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aleman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manouvrier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catteau-Jonard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpurol.2019.04.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880598v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maijer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hayward" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calkins" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sby119" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053451v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baille" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pins" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-019-00185-6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180311v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa M Karrer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S. Bassett" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Derntl" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gruber" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24716" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880634v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sby170" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363645v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000502805" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03341978v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Badcock" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2019.1632180" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880645v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sommer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eysenck" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hugdahl" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.02.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02447542v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Kyheng" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petrault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47187-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880600v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Thomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bless" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Alderson-Day" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Bell" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cella" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sby103" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883271v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23953" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883283v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12964" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02433355v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefort-Besnard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Bassett" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smallwood" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Margulies" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derntl" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23870" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880601v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corfiotti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nguyen The Tich" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2018-1231" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02536805v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lescut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibour" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2018.07.009" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3BFZVXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888918v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0294-4" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620441v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S Bassett" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Smallwood" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02373487v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waters" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Blom" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hugdahl" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. C. Sommer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291717002203" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02458477v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Demeulemeester" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Fligans" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.02.004" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV4L96F3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415897v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.11.003" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502901v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislava &#262;ur&#269;i&#263;-Blake" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Ford" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hubl" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasza D. Orlov" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E. Sommer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2016.11.002" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658935v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Beno&#238;t Vialatte" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx211" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02541745v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. J. Linden" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000460256" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358593v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack R. Foucher" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23707" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02391831v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.02.021" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02526085v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173311006" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02533309v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giannitelli" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Consoli" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F. Levinson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.05.011" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02547999v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gharib" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Moutot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12780" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450542v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duverne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Litvinova" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14218" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01561800v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sz&#246;ke" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.06.053" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327247v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Charles-Nicolas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.002" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02532787v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Szoke" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867417744255" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02381711v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2017.08.012" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02517618v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schilbach" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoffstaedter" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#252;ller" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Cieslik" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goya-Maldonado" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.11.021" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482644v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Llorca" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chereau-Boudet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38152" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358605v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien d'Hondt" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-015-0392-1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02517487v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moseley" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ellison" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00515" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02476865v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psym.2016.01.007" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9J8RTFS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02391879v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polosan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fossati" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(16)30014-8" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02532963v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bence" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonord" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rebillard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaast" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Alexandre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2015-1414" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358607v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23197" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358601v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Plomhause" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36284" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02391808v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2016.04.001" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503037v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.008" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534550v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auffret" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Dib" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2017.1270939" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02403117v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galland" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jonas" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Wilquin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cottencin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.03.018" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319835v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hughes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbw075" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02373476v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Diederen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Horga" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbw078" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02517679v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Dyck" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mathiak" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00103" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02474403v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Duthoit" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Puisieux" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.12.013" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGB4RLDV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02474987v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2015.1121139" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02541735v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.02.008" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384004v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416615v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunelin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Krebs" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaze" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.140" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02373452v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Kochman" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fligans" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J. Tabet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.114.154153" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02373494v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu166" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02539890v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.07.004" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881953v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parenti" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delion" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Geoffroy" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meurisse" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cuisset" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2014.12.003" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL9G1L5D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416526v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Linden" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612821666150619092540" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880617v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Geoffroy" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoin de Weijer" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.07.014" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880647v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Serafini" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pompili" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Borgwardt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-014-0614-z" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044463v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amad" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gorwood" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pins" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.181" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880581v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950860v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laprevote" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2014.01.001" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222486v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0298" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543302v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bordet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu097" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880619v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agna Bartels-Velthuis" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jenner" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Kelleher" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu029" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880621v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu036" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880624v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymund Schwan" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2012.09.009" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS8ZJMZL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880623v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delion" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs082" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880577v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03707387v2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Guardia" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conversy" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafargue" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043241" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044471v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Modinos" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Shields" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs066" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880627v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.10.010" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P5JS3TF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880625v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2012.06.010" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881950v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Houfflin-Debarge" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Pruvo" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2011.11.002" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5H3H8H4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880629v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pouchet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2010.09101522" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880649v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maron" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelta" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Codaccioni" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2008.12.006" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXQD1NST-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880648v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0167482X.2010.521271" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880630v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lucas" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lethuc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2008.12.009" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG6CGZLG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333415v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kechid" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vall&#233;e" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331402v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bulot" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.08.006" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X1G13QW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331408v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaffiotte" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocourt" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.04.247" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81R90TK0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880650v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2008.08040504" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333420v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmaire" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4001968" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333422v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuisset" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vallee" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/chi.0b013e31802ed8c9" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331434v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Goeb" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4001980" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331436v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pruvo" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.02.002" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498JX7PN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333426v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pelta" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2006.03.009" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH35CLBK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333425v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dipaola" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lajugie" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Goeb" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genhosppsych.2006.05.005" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MLZ6W9J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881955v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.044.0245" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368150v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kanwisher" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071370v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Benyahia" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371232v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537654v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneve" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293484v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Studholme" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moriah Thomason" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22023-9" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02490545v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moriah E. Thomason" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466146v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375928v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02530621v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnot" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358595v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4121-2_20" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358578v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4121-2_16" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358584v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02534812v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrod" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Laroi" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358608v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4121-2" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>