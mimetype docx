--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -100,1406 +100,1406 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposure Patterns to Disinfectants and Cleaning Products and Its Association With Asthma Among French Healthcare Workers</w:t>
+                <w:t xml:space="preserve">Mediating role of the body mass index in the prospective association between a healthy diet and evolution of asthma symptoms in elderly women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sit</w:t>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">The Journal of Aging Research &amp; Lifestyle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.100011-100011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajim.23725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jarlif.2025.100011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051215v1</w:t>
+                <w:t xml:space="preserve">hal-05059179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal associations between household use of &amp;quot;green&amp;quot; cleaning products and asthma symptoms</w:t>
+                <w:t xml:space="preserve">Sleep and Trajectories of Respiratory and Allergic Symptoms Between 1 and 5.5 Years of Age in the Elfe Birth Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+                <w:t xml:space="preserve">Daniele Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+                <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Galan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.09.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.70208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305908v1</w:t>
+                <w:t xml:space="preserve">inserm-05264333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouldy area size and asthma symptom score and control in adults: the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 284, pp.122254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household cleaning product exposure and severe bronchiolitis in infancy: a case-control study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Longitudinal associations between household use of &amp;quot;green&amp;quot; cleaning products and asthma symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isis Felippe Baroni</w:t>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneva D Mehta</w:t>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley F Sullivan</w:t>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaozhong Zhu</w:t>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.176-184.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.03.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039693v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating role of the body mass index in the prospective association between a healthy diet and evolution of asthma symptoms in elderly women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Household cleaning product exposure and severe bronchiolitis in infancy: a case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+                <w:t xml:space="preserve">Isis Felippe Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">Geneva D Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
+                <w:t xml:space="preserve">Ashley F Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Zhaozhong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Aging Research &amp; Lifestyle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.100011-100011. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jarlif.2025.100011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059179v1</w:t>
+                <w:t xml:space="preserve">hal-05039693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep and Trajectories of Respiratory and Allergic Symptoms Between 1 and 5.5 Years of Age in the Elfe Birth Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of household cleaning products on the lungs: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Saade</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.70208⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.313-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17476348.2025.2478968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05264333v1</w:t>
+                <w:t xml:space="preserve">hal-05039687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of household cleaning products on the lungs: an update</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and risk of incident cardiovascular disease among US nurses: the Nurses' Health Study II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet W. Rich-Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (4), pp.313-324. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133 (5), pp.57006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17476348.2025.2478968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/ehp14945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039687v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to disinfectants and risk of incident cardiovascular disease among US nurses: the Nurses' Health Study II</w:t>
+                <w:t xml:space="preserve">Occupational Exposure Patterns to Disinfectants and Cleaning Products and Its Association With Asthma Among French Healthcare Workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Xin Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Sun</w:t>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet W. Rich-Edwards</w:t>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 133 (5), pp.57006. </w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/ehp14945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajim.23725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300010v1</w:t>
+                <w:t xml:space="preserve">hal-05051215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in household use of disinfectant and cleaning products during the first lockdown period in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+                <w:t xml:space="preserve">Chronic occupational exposures to irritants and asthma in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varraso R</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Brigitte Dananché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-024-20202-8⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (3), pp.129-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2023-109100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770959v1</w:t>
+                <w:t xml:space="preserve">inserm-04486088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic occupational exposures to irritants and asthma in the CONSTANCES cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in household use of disinfectant and cleaning products during the first lockdown period in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varraso R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Orsi</w:t>
+                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (3), pp.129-135. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.2691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2023-109100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-20202-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04486088v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airway Diseases Related to the Use of Cleaning Agents in Occupational Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mwanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Migueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jeebhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1559,51 +1559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daycare use of disinfectants and cleaning products and wheeze among children: Cross-sectional analyses in the French CRESPI cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Bright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,914 +1674,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of mouldy area size in dwellings from the French CONSTANCES population-based cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Update on irritant-induced occupational asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ronsmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110606⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166978v1</w:t>
+                <w:t xml:space="preserve">hal-04068541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal associations of household use of cleaning agents and asthma symptoms in women: The EGEA study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+                <w:t xml:space="preserve">Impact of asthma on working life: an analysis of the French CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 80 (4), pp.218-224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108513⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.oemed-2022-108671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193734v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between household cleaning product exposure in infancy and development of recurrent wheeze and asthma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Determinants of mouldy area size in dwellings from the French CONSTANCES population-based cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-023-02011-5⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.110606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04284278v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exposome concept: how has it changed our understanding of environmental causes of chronic respiratory diseases?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Longitudinal associations of household use of cleaning agents and asthma symptoms in women: The EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ngutuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breathe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/20734735.0044-2023⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (4), pp.218-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300807v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-Based Diets and the Incidence of Asthma Symptoms among Elderly Women, and the Mediating Role of Body Mass Index</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+                <w:t xml:space="preserve">Association between household cleaning product exposure in infancy and development of recurrent wheeze and asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis F Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+                <w:t xml:space="preserve">Geneva D Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ashley F Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (10), pp.1325-1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-023-02011-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15010052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03949591v1</w:t>
+                <w:t xml:space="preserve">inserm-04284278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on irritant-induced occupational asthma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Ronsmans</w:t>
+                <w:t xml:space="preserve">Plant-Based Diets and the Incidence of Asthma Symptoms among Elderly Women, and the Mediating Role of Body Mass Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000884⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15010052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068541v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of asthma on working life: an analysis of the French CONSTANCES cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The exposome concept: how has it changed our understanding of environmental causes of chronic respiratory diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ribet</w:t>
+                <w:t xml:space="preserve">Manosij Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chesneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.oemed-2022-108671. </w:t>
+              <w:t xml:space="preserve">Breathe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.230044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/20734735.0044-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109646v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertensive disorders of pregnancy and risk of asthma and chronic obstructive pulmonary disease: a prospective cohort study</w:t>
               </w:r>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer J. Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2714,51 +2714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthful and Unhealthful Plant-Based Diets and Chronic Obstructive Pulmonary Disease in U.S. Adults: Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred K. Tabung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,64 +2861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James G.H. Parkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Delgado-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manosij Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Korkontzelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3008,51 +3008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Eminson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Samuel Cai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3093,477 +3093,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERS International Congress 2021: highlights from the Epidemiology and Environment Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohort Study of Maternal Gestational Weight Gain, Gestational Diabetes, and Childhood Asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Bosch de Basea</w:t>
+                <w:t xml:space="preserve">Anna Chen Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abate Bekele Belachew</w:t>
+                <w:t xml:space="preserve">Mohammad Kamal Faridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Jankowski</w:t>
+                <w:t xml:space="preserve">Kaitlyn E. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howraman Meteran</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (2), pp.00697-2021. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/23120541.00697-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14235188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04455024v1</w:t>
+                <w:t xml:space="preserve">hal-03950144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and predicting severe bronchiolitis profiles at high risk for developing asthma: Analysis of three prospective cohorts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michimasa Fujiogi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nasser Laouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2021.101257⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02815-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554185v1</w:t>
+                <w:t xml:space="preserve">inserm-03647418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Response to: Correspondence on “Association between occupational exposure to irritant agents and a distinct asthma endotype in adults” by Andrianjafimasy et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Valérie Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Febrissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dananché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Laouali</w:t>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (5), pp.359-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02815-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2021-108117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03647418v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Guillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,2772 +3629,2764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to: Correspondence on “Association between occupational exposure to irritant agents and a distinct asthma endotype in adults” by Andrianjafimasy et al</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-Wide Association Study of Fluorescent Oxidation Products Accounting for Tobacco Smoking Status in Adults from the French EGEA Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miora Valérie Andrianjafimasy</w:t>
+                <w:t xml:space="preserve">Patricia Margaritte-Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Febrissy</w:t>
+                <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Zerimech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hans Kromhout</w:t>
+                <w:t xml:space="preserve">Hamida Mohamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2021-108117⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11050802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302942v1</w:t>
+                <w:t xml:space="preserve">hal-03663635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures to irritants and sensitizers, asthma and asthma control in the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold K Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (12), pp.3220-3227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaip.2022.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Study of Fluorescent Oxidation Products Accounting for Tobacco Smoking Status in Adults from the French EGEA Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamida Mohamdi</w:t>
+                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11050802⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.e13078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663635v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03764509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Association between household cleaning product profiles evaluated by the Ménag'Score® index and asthma symptoms among women from the SEPAGES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">Etienne Sévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, pp.1719-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-022-01860-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03764509v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03647483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between household cleaning product profiles evaluated by the Ménag'Score® index and asthma symptoms among women from the SEPAGES Cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectories of IgE sensitization to allergen molecules from childhood to adulthood and respiratory health in the EGEA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Sévin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudier</w:t>
+                <w:t xml:space="preserve">J. Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-022-01860-w⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (2), pp.609-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03647483v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort Study of Maternal Gestational Weight Gain, Gestational Diabetes, and Childhood Asthma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">L’impact des produits de nettoyage et de désinfection sur la santé respiratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La santé au travail, 19, pp.33-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950144v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03911688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of IgE sensitization to allergen molecules from childhood to adulthood and respiratory health in the EGEA cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">ERS International Congress 2021: highlights from the Epidemiology and Environment Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Bosch de Basea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abate Bekele Belachew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howraman Meteran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14987⟩</w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.00697-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00697-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579493v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04455024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des produits de nettoyage et de désinfection sur la santé respiratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Identifying and predicting severe bronchiolitis profiles at high risk for developing asthma: Analysis of three prospective cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michimasa Fujiogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas T. Jartti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.101257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2021.101257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03911688v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational use of high-level disinfectants and asthma incidence in early- to mid-career female nurses: a prospective cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cleaners and airway diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106793⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03166970v1</w:t>
+                <w:t xml:space="preserve">inserm-03166925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sit</w:t>
+                <w:t xml:space="preserve">PID1 is associated to a respiratory endotype related to occupational exposures to irritants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrianjafimasy Miora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaritte Jeannin Patricia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Letellier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Mohamdi Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demenais Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.503-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361079v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a barcode-based smartphone application to a questionnaire to assess the use of cleaning products at home and their association with asthma symptoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+                <w:t xml:space="preserve">Severe bronchiolitis profiles and risk of asthma development in Finnish children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Quinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Sévin</w:t>
+                <w:t xml:space="preserve">Riku Erkkola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eija Bergroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M Mansbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18073366⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.S0091-6749(21)01513-X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199074v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03374708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PID1 is associated to a respiratory endotype related to occupational exposures to irritants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaritte Jeannin Patricia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Demenais Florence</w:t>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.05.038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401805v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between occupational exposure to irritant agents and a distinct asthma endotype in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Miora Valérie Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Febrissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dananché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.oemed-2020-107065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-107065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188141v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03331184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaners and airway diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Household cleaning and poor asthma control among elderly women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000710⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.S2213-2198(21)00202-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03166925v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03166894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe bronchiolitis profiles and risk of asthma development in Finnish children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Statement from the Early Career Member Committee (ECMC) Chair and Co-chair and introduction of the new ECMC members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Ubags</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eija Bergroth</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joana Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.08.035⟩</w:t>
+              <w:t xml:space="preserve">Breathe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.200281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/20734735.0281-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03374708v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household cleaning and poor asthma control among elderly women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sofia Temam</w:t>
+                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.02.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.9258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03166894v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between occupational exposure to irritant agents and a distinct asthma endotype in adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans Kromhout</w:t>
+                <w:t xml:space="preserve">Occupational use of high-level disinfectants and asthma incidence in early- to mid-career female nurses: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey J Gaskins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott A Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.oemed-2020-107065. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-107065⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.oemed-2020-106793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03331184v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03166970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statement from the Early Career Member Committee (ECMC) Chair and Co-chair and introduction of the new ECMC members</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Comparison of a barcode-based smartphone application to a questionnaire to assess the use of cleaning products at home and their association with asthma symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Cruz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breathe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (1), pp.200281. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/20734735.0281-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18073366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334004v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal changes in early nasal microbiota and the risk of childhood asthma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endotypes identified by cluster analysis in asthmatics and non-Asthmatics and their clinical characteristics at follow-up: The case-control EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Toivonen</w:t>
+                <w:t xml:space="preserve">Mickael Febrissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Valérie Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinikka Karppinen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Qiushui He</w:t>
+                <w:t xml:space="preserve">Frédéric Gormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2019-3773⟩</w:t>
+              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjresp-2020-000632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109191v1</w:t>
+                <w:t xml:space="preserve">hal-03109141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endotypes identified by cluster analysis in asthmatics and non-Asthmatics and their clinical characteristics at follow-up: The case-control EGEA study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gormand</w:t>
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma incidence in U.S. nurses: A prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjresp-2020-000632⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.44-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.23067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109141v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma incidence in U.S. nurses: A prospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Longitudinal changes in early nasal microbiota and the risk of childhood asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Toivonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinikka Karppinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linnea Schuez-Havupalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+                <w:t xml:space="preserve">Matti E. Waris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Zock</w:t>
+                <w:t xml:space="preserve">Qiushui He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (1), pp.44-50. </w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajim.23067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1542/peds.2019-3773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227912v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile of exposures and lung function in adults with asthma: An exposome approach in the EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Guillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emie Seyve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6431,1514 +6431,1514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03156586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic exposure to irritant cleaning agents and asthma in women</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Damaging effects of household cleaning products on the lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106017⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17476348.2020.1689123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02939405v1</w:t>
+                <w:t xml:space="preserve">inserm-02468489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaging effects of household cleaning products on the lungs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Domestic exposure to irritant cleaning agents and asthma in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Severi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.106017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17476348.2020.1689123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468489v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02939405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Processed Meat Intake and Risk of Chronic Obstructive Pulmonary Disease among Middle-aged Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+                <w:t xml:space="preserve">Walter C. Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank E. Speizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.09.010⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.88 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2019.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02468222v1</w:t>
+                <w:t xml:space="preserve">hal-03487311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European respiratory society international congress 2018: Four shades of epidemiology and tobacco control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maaike de Vries</w:t>
+                <w:t xml:space="preserve">Association of Occupational Exposure to Disinfectants With Incidence of Chronic Obstructive Pulmonary Disease Among US Female Nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleanor L. Axson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sara de Matteis</w:t>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.00217-2018⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (10), pp.e1913563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.13563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04455038v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe bronchiolitis profiles and risk of recurrent wheeze by age 3 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro A. Piedra</w:t>
+                <w:t xml:space="preserve">High level of fluorescent oxidation products and worsening of asthma control over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.043⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-019-1173-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486912v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02939813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Diaz Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (6), pp.894-898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processed Meat Intake and Risk of Chronic Obstructive Pulmonary Disease among Middle-aged Women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank E. Speizer</w:t>
+                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheikh Alif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Abramson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2019.07.014⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487311v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level of fluorescent oxidation products and worsening of asthma control over time</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of Childhood Asthma and Allergies on Occupational Exposure in Early Adulthood: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline J Lodge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-019-1173-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (12), pp.2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16122163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02939813v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Occupational Exposure to Disinfectants With Incidence of Chronic Obstructive Pulmonary Disease Among US Female Nurses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">European respiratory society international congress 2018: Four shades of epidemiology and tobacco control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaike de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor L. Axson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jate Ratanachina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+                <w:t xml:space="preserve">Sara de Matteis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (10), pp.e1913563. </w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.13563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00217-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468477v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04455038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severe bronchiolitis profiles and risk of recurrent wheeze by age 3 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheikh Alif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noemie Letellier</w:t>
+                <w:t xml:space="preserve">Jonathan M. Mansbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Abramson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+                <w:t xml:space="preserve">Ashley F. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro A. Piedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.1371 - 1379.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470502v1</w:t>
+                <w:t xml:space="preserve">hal-03486912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Childhood Asthma and Allergies on Occupational Exposure in Early Adulthood: A Prospective Cohort Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline J Lodge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (12), pp.2163. </w:t>
+              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.70-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph16122163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940318v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update of an occupational asthma-specific job exposure matrix to assess exposure to 30 specific agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Lytras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7996,364 +7996,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01799430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of hand and arm disinfection with asthma control in US nurses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+                <w:t xml:space="preserve">Development of a bar code-based exposure assessment method to evaluate occupational exposure to disinfectants and cleaning products: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">Sylvie Amsellem-Dubourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul K Henneberger</w:t>
+                <w:t xml:space="preserve">Christine Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 75 (5), pp.378 - 381. </w:t>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01799421v1</w:t>
+                <w:t xml:space="preserve">inserm-01795610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a bar code-based exposure assessment method to evaluate occupational exposure to disinfectants and cleaning products: a pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Quinot</w:t>
+                <w:t xml:space="preserve">Association of hand and arm disinfection with asthma control in US nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Amsellem-Dubourget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Sévin</w:t>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barreto</w:t>
+                <w:t xml:space="preserve">Paul K Henneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">, 2018, 75 (5), pp.378 - 381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01795610v1</w:t>
+                <w:t xml:space="preserve">inserm-01799421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of cleaning product exposures using a novel clustering approach for data with correlated variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Marbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (8), pp.563-569.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8387,51 +8387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory effects of trichloroethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Despreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8521,77 +8521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Associations Between Body Composition, Physical Activity, and Current Asthma in Women: A Marginal Structural Modeling Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8649,775 +8649,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes Interacting with Occupational Exposures to Low Molecular Weight Agents and Irritants on Adult-Onset Asthma in Three European Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal study of diet quality and change in asthma symptoms in adults, according to smoking status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Rava</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïl Ahmed</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP376⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (4), pp.562-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114517000368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01764331v1</w:t>
+                <w:t xml:space="preserve">hal-01606969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study of diet quality and change in asthma symptoms in adults, according to smoking status</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhen Li</w:t>
+                <w:t xml:space="preserve">Genes Interacting with Occupational Exposures to Low Molecular Weight Agents and Irritants on Adult-Onset Asthma in Three European Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Manolis Kogevinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117 (4), pp.562-571. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (2), pp.207-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114517000368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/EHP376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606969v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01764331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of body mass index and risk of sarcoidosis in US women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma control in US nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette C Cozier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aleta S Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01397-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 50 (4), pii: 170023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00237-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01764141v1</w:t>
+                <w:t xml:space="preserve">inserm-01764242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress biomarkers and asthma characteristics in adults of the EGEA study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zeina Akiki</w:t>
+                <w:t xml:space="preserve">Prospective study of body mass index and risk of sarcoidosis in US women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette C Cozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meir J Stampfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Huyvaert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos A. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (6), pp.1701193. </w:t>
+              <w:t xml:space="preserve">, 2017, 50 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.01193-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01397-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01814940v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01764141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma control in US nurses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Oxidative stress biomarkers and asthma characteristics in adults of the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleta S Wiley</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+                <w:t xml:space="preserve">Hélène Huyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (4), pii: 170023. </w:t>
+              <w:t xml:space="preserve">, 2017, 50 (6), pp.1701193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.00237-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01193-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01764242v1</w:t>
+                <w:t xml:space="preserve">inserm-01814940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cured meat intake is associated with worsening asthma symptoms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (3), pp.206-212. </w:t>
@@ -9455,103 +9455,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal study of maternal body mass index, gestational weight gain, and offspring asthma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew W Gillman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison E Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9598,90 +9598,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women using bleach for home cleaning are at increased risk of non-allergic asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobette Matulonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (4), pp.264 - 271. </w:t>
@@ -9719,64 +9719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do chronic workplace irritant exposures cause asthma?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (2), pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9810,103 +9810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clustering approach to identify severe bronchiolitis profiles in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M. Mansbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomas Jartti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohei Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley F. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (8), pp.712-8. </w:t>
@@ -9944,77 +9944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures and fluorescent oxidation products in 723 adults of the EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Matran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zerimech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10078,103 +10078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term benefits of inhaled corticosteroids in asthma: the propensity score method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Benmerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (3), pp.246-255. </w:t>
@@ -10218,523 +10218,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning and asthma characteristics in women.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Occupational irritants and asthma: an Estonian cross-sectional study of 34,000 adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Luu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+                <w:t xml:space="preserve">Emeline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Metspalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22244⟩</w:t>
+              <w:t xml:space="preserve">The European respiratory journal. Supplement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (3), pp.647-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00172213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01324231v1</w:t>
+                <w:t xml:space="preserve">inserm-01324318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human leukocyte antigen class II variants and adult-onset asthma: does occupational allergen exposure play a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwien a M Smit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P Strachan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul I W de Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Demenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (5), pp.1234 - 1242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/09031936.00068014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational irritants and asthma: an Estonian cross-sectional study of 34,000 adults.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cleaning and asthma characteristics in women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Metspalu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lili Milani</w:t>
+                <w:t xml:space="preserve">Frédéric Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European respiratory journal. Supplement.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (3), pp.303-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00172213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01324318v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01324231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work related asthma. A causal analysis controlling the healthy worker effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dick Heederik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (9), pp.603-10. </w:t>
@@ -10772,51 +10772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to cleaning products and asthma in hospital workers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10918,103 +10918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential confounders in the asthma-diet association: how causal approach could help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (11), 1461-2; author reply 1462-3. </w:t>
@@ -11064,103 +11064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic use of cleaning sprays and asthma activity in females.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (6), pp.1381-9. </w:t>
@@ -11198,103 +11198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do young adults with childhood asthma avoid occupational exposures at first hire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwien Am Smit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (5), pp.1043-9. </w:t>
@@ -11458,51 +11458,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00744554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -11511,77 +11511,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions hormonales au cours de la vie, asthme actuel et fonction respiratoire des femmes : données de la cohorte CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Oufella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Kab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11617,1334 +11617,1602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Breaking Abstract - Association between Volatile Organic Compounds (VOCs) concentrations in daycares and child wheeze in the French CRESPI cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and cleaning products, lung function and COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Sakellaris</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Sheik Alif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS congress 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA1315⟩</w:t>
+              <w:t xml:space="preserve">ERS Congress 2025 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands, France. pp.OA6556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2025.OA6556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423937v1</w:t>
+                <w:t xml:space="preserve">hal-05564926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocide and other semi-volatile organic compounds in settled indoor dust of CRESPI daycare centers and implication for public health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dwelling mould profiles and current asthma in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Affeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayoro Kebe Mane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISEE 2022: 34th Annual Conference of the International Society of Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007529v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Job-Task-Exposure Matrix for disinfecting and cleaning chemicals in French healthcare workers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2024, Vienne (Austria), Austria. pp.PA493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692109v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwelling mould profiles and current asthma in the CONSTANCES cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bex</w:t>
+                <w:t xml:space="preserve">Passive exposure to disinfectants and cleaning products in daycare settings and child wheeze in the French CRESPI cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE 2022: 34th Annual Conference of the International Society of Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA474⟩</w:t>
+              <w:t xml:space="preserve">ERS Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. pp.OA973, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.OA973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836367v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive exposure to disinfectants and cleaning products in daycare settings and child wheeze in the French CRESPI cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
+                <w:t xml:space="preserve">Occupational exposure patterns to disinfectants and cleaning products and asthma among French healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS Congress 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423965v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure patterns to disinfectants and cleaning products and asthma among French healthcare workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Development of a Job-Task-Exposure Matrix for disinfecting and cleaning chemicals in French healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakari Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Young conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692004v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust microbiota profiles in daycare and risk of wheezing in early childhood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">Biocide and other semi-volatile organic compounds in settled indoor dust of CRESPI daycare centers and implication for public health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayoro Kebe Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lacaze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flore Amat</w:t>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423994v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+                <w:t xml:space="preserve">Late Breaking Abstract - Association between Volatile Organic Compounds (VOCs) concentrations in daycares and child wheeze in the French CRESPI cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sakellaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Dananche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Orsi</w:t>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Milano, Italy. pp.PA3345, </w:t>
+              <w:t xml:space="preserve">ERS congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. pp.PA1315, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA1315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286346v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household use of cleaning products and asthma control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+                <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marine Lenzotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sit</w:t>
+                <w:t xml:space="preserve">Brigitte Dananche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Milano, Italy. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3340⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Milano, Italy. pp.PA3345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286321v1</w:t>
+                <w:t xml:space="preserve">hal-04286346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dust microbiota profiles in daycare and risk of wheezing in early childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERS International Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy. pp.PA5017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA5017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Household use of cleaning products and asthma control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marine Lenzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milano, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures to solvents and asthma in the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2019, Madrid, Spain. pp.OA3283, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.OA3283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04414089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12954,154 +13222,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet during pregnancy with allergic and respiratory profiles in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13111,875 +13379,875 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des maladies respiratoires chroniques chez les travailleurs affiliés au régime général. Prévalences et secteurs d’activité et professions à risque à partir des données d’inclusion de la Cohorte Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Expertise sur les tableaux de maladies professionnelles existants nécessitant une mise à jour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0061, Anses. 2024, 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04860003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’asthme sur l’itinéraire professionnel en France : analyse des données de la cohorte Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesneau Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles. Exposition à l’amiante et cancers de l’ovaire et du larynx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2018-SA-0266, Anses. 2022, 509 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04006365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2021-SA-0031, Anses. 2022, 289 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04341831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles Bronchopneumopathie chronique obstructive en lien avec l’exposition aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2022, 170 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04086427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur les pesticides incluant le chlordécone en lien avec le cancer de la prostate en vue de la création d'un tableau de maladie professionnelle ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles (CRRMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2021, 332 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03800600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13989,114 +14257,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques professionnels dans l'asthme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas Milne Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Paris Sud - Paris XI, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012PA11T084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00914719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId445"/>
+      <w:footerReference w:type="default" r:id="rId451"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14243,51 +14511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.09.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Felippe Baroni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geneva D Mehta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley F Sullivan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.03.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2025.2478968" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xin Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet W. Rich-Edwards" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp14945" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04486088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109100" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04557742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mwanga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Migueres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeebhay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2024.02.036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ngutuka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108513" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis F Baroni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Camargo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-023-02011-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manosij Ghosh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0044-2023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ronsmans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000884" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chesneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108671" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Stuart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Florio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred K. Tabung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Boggs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Fung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030765" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284382v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G.H. Parkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Ortiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Korkontzelou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00574-2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savour&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Eminson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Samuel Cai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0034-2023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bosch de Basea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abate Bekele Belachew" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jankowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howraman Meteran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00697-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michimasa Fujiogi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Hasegawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas T. Jartti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2021.101257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Val&#233;rie Andrianjafimasy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Febrissy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108117" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.08.047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Margaritte-Jeannin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianjafimasy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mohamdi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11050802" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevallier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;vin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-022-01860-w" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chen Arroyo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kamal Faridi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn E. James" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hsu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235188" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166970v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J Gaskins" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M Boggs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Henn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106793" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18073366" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401805v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianjafimasy Miora" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaritte Jeannin Patricia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamdi Hamida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demenais Florence" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.05.038" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166925v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000710" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Erkkola" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Bergroth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Mansbach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.08.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166894v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.02.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-107065" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Ubags" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cruz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0281-2020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toivonen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinikka Karppinen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Schuez-Havupalo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti E. Waris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushui He" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2019-3773" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109141v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Febrissy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2020-000632" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227912v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M. Boggs" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zock" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23067" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110422" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1689123" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Vries" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor L. Axson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Ratanachina" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara de Matteis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00217-2018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486912v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Mansbach" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley F. Sullivan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. Piedra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.043" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Willett" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Speizer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2019.07.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Akiki" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1173-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468477v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.13563" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940318v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Lowe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Lodge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16122163" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799430v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lytras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104866" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799421v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K Henneberger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104740" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01795610v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amsellem-Dubourget" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barreto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104793" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468294v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2018.05.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764081v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despreaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Lau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2017.11.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305479v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Serra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764331v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouzigon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP376" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette C Cozier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meir J Stampfer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Camargo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01397-2017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814940v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01193-2017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764242v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta S Wiley" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00237-2017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325021v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Gillman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Field" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12876" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.06.019" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01331845v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000247" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455063v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Jartti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208535" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455056v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huyvaert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00177614" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969380v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3639" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRSXPW8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324231v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22244" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33B56A147ED739A0305E6C4E4C79ECB8618F3EC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314709v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien a M Smit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Strachan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I W de Bakker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00068014" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324318v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Metspalu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Milani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00172213" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324289v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Heederik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101362" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324267v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donnay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Jj Heederik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;ry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choudat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-100826" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61BD11D906CBA9872D186F749615AD15E5B3C9E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTPB4RLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744672v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Am Smit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00057610" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744554v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Magis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fevotte" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2010.061671" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523397v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Oufella" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423937v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sakellaris" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA1315" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05007529v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Kebe Mane" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836367v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA474" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423965v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA973" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286321v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Lenzotti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3340" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961175v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Benezet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860003v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bailleux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306397v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ribet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesneau Julie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914719v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas Milne Edwards" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA11T084" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.09.027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Felippe Baroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geneva D Mehta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley F Sullivan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Zhu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.03.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2025.2478968" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xin Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet W. Rich-Edwards" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp14945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23725" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04486088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04557742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mwanga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Migueres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeebhay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2024.02.036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ronsmans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000884" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chesneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ngutuka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108513" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis F Baroni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Camargo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-023-02011-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manosij Ghosh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0044-2023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Stuart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Florio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred K. Tabung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Boggs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Fung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030765" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284382v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G.H. Parkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Ortiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Korkontzelou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00574-2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savour&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Eminson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Samuel Cai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0034-2023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chen Arroyo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kamal Faridi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn E. James" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hsu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Val&#233;rie Andrianjafimasy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Febrissy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108117" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Margaritte-Jeannin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianjafimasy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mohamdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11050802" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.08.047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevallier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;vin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-022-01860-w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911688v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bosch de Basea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abate Bekele Belachew" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jankowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howraman Meteran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00697-2021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michimasa Fujiogi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Hasegawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas T. Jartti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2021.101257" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166925v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000710" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianjafimasy Miora" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaritte Jeannin Patricia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamdi Hamida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demenais Florence" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.05.038" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Erkkola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Bergroth" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Mansbach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.08.035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331184v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-107065" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166894v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.02.022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Ubags" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cruz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0281-2020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J Gaskins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M Boggs" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Henn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106793" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18073366" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Febrissy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2020-000632" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227912v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M. Boggs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zock" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23067" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109191v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toivonen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinikka Karppinen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Schuez-Havupalo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti E. Waris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushui He" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2019-3773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110422" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1689123" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939405v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Willett" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Speizer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2019.07.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468477v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.13563" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939813v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Akiki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1173-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940318v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Lowe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Lodge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16122163" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455038v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Vries" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor L. Axson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Ratanachina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara de Matteis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00217-2018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486912v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Mansbach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley F. Sullivan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. Piedra" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.043" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799430v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lytras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104866" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01795610v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amsellem-Dubourget" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barreto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104793" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799421v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K Henneberger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104740" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468294v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2018.05.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764081v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despreaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Lau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2017.11.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305479v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Serra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764331v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouzigon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP376" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764242v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta S Wiley" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00237-2017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764141v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette C Cozier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meir J Stampfer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Camargo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01397-2017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814940v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01193-2017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325021v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Gillman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Field" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12876" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.06.019" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01331845v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000247" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455063v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Jartti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208535" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455056v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huyvaert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00177614" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969380v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3639" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRSXPW8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324318v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Metspalu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Milani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00172213" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314709v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien a M Smit" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Strachan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I W de Bakker" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00068014" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324231v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22244" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33B56A147ED739A0305E6C4E4C79ECB8618F3EC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324289v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Heederik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101362" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324267v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donnay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Jj Heederik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;ry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choudat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-100826" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61BD11D906CBA9872D186F749615AD15E5B3C9E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTPB4RLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744672v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Am Smit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00057610" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744554v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Magis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fevotte" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2010.061671" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523397v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Oufella" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836367v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA474" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423965v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA973" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05007529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Kebe Mane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423937v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sakellaris" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA1315" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286321v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Lenzotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3340" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961175v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Benezet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860003v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bailleux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306397v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ribet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesneau Julie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914719v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas Milne Edwards" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA11T084" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>