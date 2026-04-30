--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating role of the body mass index in the prospective association between a healthy diet and evolution of asthma symptoms in elderly women</w:t>
+                <w:t xml:space="preserve">Occupational Exposure Patterns to Disinfectants and Cleaning Products and Its Association With Asthma Among French Healthcare Workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Aging Research &amp; Lifestyle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.100011-100011. </w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jarlif.2025.100011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajim.23725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059179v1</w:t>
+                <w:t xml:space="preserve">hal-05051215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep and Trajectories of Respiratory and Allergic Symptoms Between 1 and 5.5 Years of Age in the Elfe Birth Cohort</w:t>
               </w:r>
@@ -279,933 +279,933 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sleep Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.e70208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jsr.70208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05264333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouldy area size and asthma symptom score and control in adults: the CONSTANCES cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mediating role of the body mass index in the prospective association between a healthy diet and evolution of asthma symptoms in elderly women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bex</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122254⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Aging Research &amp; Lifestyle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.100011-100011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jarlif.2025.100011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143008v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal associations between household use of &amp;quot;green&amp;quot; cleaning products and asthma symptoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+                <w:t xml:space="preserve">Household cleaning product exposure and severe bronchiolitis in infancy: a case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Isis Felippe Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+                <w:t xml:space="preserve">Geneva D Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+                <w:t xml:space="preserve">Ashley F Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Zhaozhong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.176-184.e3. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305908v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household cleaning product exposure and severe bronchiolitis in infancy: a case-control study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mouldy area size and asthma symptom score and control in adults: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zhaozhong Zhu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.03.032⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.122254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039693v1</w:t>
+                <w:t xml:space="preserve">hal-05143008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of household cleaning products on the lungs: an update</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Longitudinal associations between household use of &amp;quot;green&amp;quot; cleaning products and asthma symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17476348.2025.2478968⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.176-184.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039687v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to disinfectants and risk of incident cardiovascular disease among US nurses: the Nurses' Health Study II</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of household cleaning products on the lungs: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 133 (5), pp.57006. </w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.313-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/ehp14945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17476348.2025.2478968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300010v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposure Patterns to Disinfectants and Cleaning Products and Its Association With Asthma Among French Healthcare Workers</w:t>
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and risk of incident cardiovascular disease among US nurses: the Nurses' Health Study II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+                <w:t xml:space="preserve">Yi-Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Yang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Janet W. Rich-Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133 (5), pp.57006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajim.23725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/ehp14945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051215v1</w:t>
+                <w:t xml:space="preserve">hal-05300010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic occupational exposures to irritants and asthma in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,103 +1282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in household use of disinfectant and cleaning products during the first lockdown period in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varraso R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.2691. </w:t>
@@ -1429,77 +1429,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airway Diseases Related to the Use of Cleaning Agents in Occupational Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mwanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Migueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jeebhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1559,51 +1559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daycare use of disinfectants and cleaning products and wheeze among children: Cross-sectional analyses in the French CRESPI cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Bright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,64 +1693,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on irritant-induced occupational asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ronsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (2), pp.63-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1918,103 +1918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of mouldy area size in dwellings from the French CONSTANCES population-based cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 242, pp.110606. </w:t>
@@ -2052,103 +2052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal associations of household use of cleaning agents and asthma symptoms in women: The EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ngutuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 80 (4), pp.218-224. </w:t>
@@ -2199,90 +2199,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between household cleaning product exposure in infancy and development of recurrent wheeze and asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis F Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneva D Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley F Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 96 (10), pp.1325-1332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2310,278 +2310,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04284278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-Based Diets and the Incidence of Asthma Symptoms among Elderly Women, and the Mediating Role of Body Mass Index</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The exposome concept: how has it changed our understanding of environmental causes of chronic respiratory diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manosij Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15010052⟩</w:t>
+              <w:t xml:space="preserve">Breathe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.230044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/20734735.0044-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949591v1</w:t>
+                <w:t xml:space="preserve">hal-04300807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exposome concept: how has it changed our understanding of environmental causes of chronic respiratory diseases?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant-Based Diets and the Incidence of Asthma Symptoms among Elderly Women, and the Mediating Role of Body Mass Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breathe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (2), pp.230044. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/20734735.0044-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15010052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300807v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertensive disorders of pregnancy and risk of asthma and chronic obstructive pulmonary disease: a prospective cohort study</w:t>
               </w:r>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer J. Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2714,51 +2714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthful and Unhealthful Plant-Based Diets and Chronic Obstructive Pulmonary Disease in U.S. Adults: Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred K. Tabung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2874,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Delgado-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manosij Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Korkontzelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3008,51 +3008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Eminson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Samuel Cai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3093,2898 +3093,2898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort Study of Maternal Gestational Weight Gain, Gestational Diabetes, and Childhood Asthma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ERS International Congress 2021: highlights from the Epidemiology and Environment Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Bosch de Basea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abate Bekele Belachew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howraman Meteran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (23), </w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.00697-2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14235188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00697-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950144v1</w:t>
+                <w:t xml:space="preserve">inserm-04455024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identifying and predicting severe bronchiolitis profiles at high risk for developing asthma: Analysis of three prospective cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michimasa Fujiogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas T. Jartti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02815-0⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.101257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2021.101257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03647418v1</w:t>
+                <w:t xml:space="preserve">hal-03554185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to: Correspondence on “Association between occupational exposure to irritant agents and a distinct asthma endotype in adults” by Andrianjafimasy et al</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Dananché</w:t>
+                <w:t xml:space="preserve">Cohort Study of Maternal Gestational Weight Gain, Gestational Diabetes, and Childhood Asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Kromhout</w:t>
+                <w:t xml:space="preserve">Anna Chen Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kamal Faridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaitlyn E. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2021-108117⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14235188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302942v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genome-Wide Association Study of Fluorescent Oxidation Products Accounting for Tobacco Smoking Status in Adults from the French EGEA Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Margaritte-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Mohamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11050802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.202205-0865OC⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03720543v1</w:t>
+                <w:t xml:space="preserve">hal-03663635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Study of Fluorescent Oxidation Products Accounting for Tobacco Smoking Status in Adults from the French EGEA Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamida Mohamdi</w:t>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.e13078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox11050802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03663635v1</w:t>
+                <w:t xml:space="preserve">inserm-03764509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures to irritants and sensitizers, asthma and asthma control in the NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Orsi</w:t>
+                <w:t xml:space="preserve">Association between household cleaning product profiles evaluated by the Ménag'Score® index and asthma symptoms among women from the SEPAGES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2022.08.047⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, pp.1719-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-022-01860-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789861v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03647483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Occupational exposures to irritants and sensitizers, asthma and asthma control in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.3220-3227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2022.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03764509v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between household cleaning product profiles evaluated by the Ménag'Score® index and asthma symptoms among women from the SEPAGES Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudier</w:t>
+                <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Laouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02815-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-022-01860-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03647483v1</w:t>
+                <w:t xml:space="preserve">inserm-03647418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of IgE sensitization to allergen molecules from childhood to adulthood and respiratory health in the EGEA cohort</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to: Correspondence on “Association between occupational exposure to irritant agents and a distinct asthma endotype in adults” by Andrianjafimasy et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Just</w:t>
+                <w:t xml:space="preserve">Miora Valérie Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Febrissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dananché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14987⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (5), pp.359-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2021-108117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579493v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des produits de nettoyage et de désinfection sur la santé respiratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202205-0865OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03911688v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERS International Congress 2021: highlights from the Epidemiology and Environment Assembly</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Trajectories of IgE sensitization to allergen molecules from childhood to adulthood and respiratory health in the EGEA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.00697-2021⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (2), pp.609-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04455024v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and predicting severe bronchiolitis profiles at high risk for developing asthma: Analysis of three prospective cohorts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’impact des produits de nettoyage et de désinfection sur la santé respiratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La santé au travail, 19, pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2021.101257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03554185v1</w:t>
+                <w:t xml:space="preserve">anses-03911688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaners and airway diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Occupational use of high-level disinfectants and asthma incidence in early- to mid-career female nurses: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey J Gaskins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott A Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000710⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.oemed-2020-106793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03166925v1</w:t>
+                <w:t xml:space="preserve">inserm-03166970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PID1 is associated to a respiratory endotype related to occupational exposures to irritants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margaritte Jeannin Patricia</w:t>
+                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamdi Hamida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demenais Florence</w:t>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.05.038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.9258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401805v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe bronchiolitis profiles and risk of asthma development in Finnish children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Comparison of a barcode-based smartphone application to a questionnaire to assess the use of cleaning products at home and their association with asthma symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riku Erkkola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan M Mansbach</w:t>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.08.035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18073366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03374708v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cleaners and airway diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188141v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03166925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between occupational exposure to irritant agents and a distinct asthma endotype in adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans Kromhout</w:t>
+                <w:t xml:space="preserve">PID1 is associated to a respiratory endotype related to occupational exposures to irritants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrianjafimasy Miora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaritte Jeannin Patricia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamdi Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demenais Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-107065⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.503-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03331184v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household cleaning and poor asthma control among elderly women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Severe bronchiolitis profiles and risk of asthma development in Finnish children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sofia Temam</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riku Erkkola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eija Bergroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M Mansbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.02.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.S0091-6749(21)01513-X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03166894v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03374708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statement from the Early Career Member Committee (ECMC) Chair and Co-chair and introduction of the new ECMC members</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Patout</w:t>
+                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breathe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/20734735.0281-2020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334004v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Association between occupational exposure to irritant agents and a distinct asthma endotype in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Valérie Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Febrissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dananché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (17), pp.9258. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.oemed-2020-107065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-107065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361079v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03331184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational use of high-level disinfectants and asthma incidence in early- to mid-career female nurses: a prospective cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Household cleaning and poor asthma control among elderly women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey J Gaskins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Matthieu Marbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106793⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.S2213-2198(21)00202-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03166970v1</w:t>
+                <w:t xml:space="preserve">inserm-03166894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a barcode-based smartphone application to a questionnaire to assess the use of cleaning products at home and their association with asthma symptoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+                <w:t xml:space="preserve">Statement from the Early Career Member Committee (ECMC) Chair and Co-chair and introduction of the new ECMC members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Ubags</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Quinot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joana Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (7), </w:t>
+              <w:t xml:space="preserve">Breathe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.200281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18073366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/20734735.0281-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199074v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endotypes identified by cluster analysis in asthmatics and non-Asthmatics and their clinical characteristics at follow-up: The case-control EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Febrissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miora Valérie Andrianjafimasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6035,77 +6035,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma incidence in U.S. nurses: A prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6303,90 +6303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile of exposures and lung function in adults with asthma: An exposome approach in the EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Guillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emie Seyve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6437,64 +6437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaging effects of household cleaning products on the lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6528,90 +6528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic exposure to irritant cleaning agents and asthma in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6656,1436 +6656,1436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02939405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processed Meat Intake and Risk of Chronic Obstructive Pulmonary Disease among Middle-aged Women</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">European respiratory society international congress 2018: Four shades of epidemiology and tobacco control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaike de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor L. Axson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jate Ratanachina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frank E. Speizer</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara de Matteis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2019.07.014⟩</w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00217-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487311v1</w:t>
+                <w:t xml:space="preserve">inserm-04455038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Occupational Exposure to Disinfectants With Incidence of Chronic Obstructive Pulmonary Disease Among US Female Nurses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Severe bronchiolitis profiles and risk of recurrent wheeze by age 3 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Mansbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley F. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro A. Piedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.1371 - 1379.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.13563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468477v1</w:t>
+                <w:t xml:space="preserve">hal-03486912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level of fluorescent oxidation products and worsening of asthma control over time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-019-1173-0⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.70-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02939813v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Processed Meat Intake and Risk of Chronic Obstructive Pulmonary Disease among Middle-aged Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C. Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank E. Speizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.88 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2019.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393497v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+                <w:t xml:space="preserve">Association of Occupational Exposure to Disinfectants With Incidence of Chronic Obstructive Pulmonary Disease Among US Female Nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (10), pp.e1913563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.13563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470502v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Childhood Asthma and Allergies on Occupational Exposure in Early Adulthood: A Prospective Cohort Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">High level of fluorescent oxidation products and worsening of asthma control over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-019-1173-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph16122163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940318v1</w:t>
+                <w:t xml:space="preserve">inserm-02939813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European respiratory society international congress 2018: Four shades of epidemiology and tobacco control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eleanor L. Axson</w:t>
+                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jate Ratanachina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Oscar Diaz Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara de Matteis</w:t>
+                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (6), pp.894-898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/23120541.00217-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04455038v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe bronchiolitis profiles and risk of recurrent wheeze by age 3 years</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan M. Mansbach</w:t>
+                <w:t xml:space="preserve">Sheikh Alif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley F. Sullivan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro A. Piedra</w:t>
+                <w:t xml:space="preserve">Michael Abramson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.043⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486912v1</w:t>
+                <w:t xml:space="preserve">hal-02470502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+                <w:t xml:space="preserve">Influence of Childhood Asthma and Allergies on Occupational Exposure in Early Adulthood: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+                <w:t xml:space="preserve">Caroline J Lodge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158, pp.70-77. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (12), pp.2163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16122163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468222v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update of an occupational asthma-specific job exposure matrix to assess exposure to 30 specific agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of hand and arm disinfection with asthma control in US nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Lytras</w:t>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Andersson</w:t>
+                <w:t xml:space="preserve">Paul K Henneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">, 2018, 75 (5), pp.378 - 381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01799430v1</w:t>
+                <w:t xml:space="preserve">inserm-01799421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a bar code-based exposure assessment method to evaluate occupational exposure to disinfectants and cleaning products: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Amsellem-Dubourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8130,230 +8130,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01795610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of hand and arm disinfection with asthma control in US nurses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Update of an occupational asthma-specific job exposure matrix to assess exposure to 30 specific agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">Theodore Lytras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul K Henneberger</w:t>
+                <w:t xml:space="preserve">Eva Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 75 (5), pp.378 - 381. </w:t>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01799421v1</w:t>
+                <w:t xml:space="preserve">inserm-01799430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of cleaning product exposures using a novel clustering approach for data with correlated variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Marbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (8), pp.563-569.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8387,51 +8387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory effects of trichloroethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Despreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8521,77 +8521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Associations Between Body Composition, Physical Activity, and Current Asthma in Women: A Marginal Structural Modeling Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8649,641 +8649,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study of diet quality and change in asthma symptoms in adults, according to smoking status</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genes Interacting with Occupational Exposures to Low Molecular Weight Agents and Irritants on Adult-Onset Asthma in Three European Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Ismaïl Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Kogevinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114517000368⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (2), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606969v1</w:t>
+                <w:t xml:space="preserve">inserm-01764331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes Interacting with Occupational Exposures to Low Molecular Weight Agents and Irritants on Adult-Onset Asthma in Three European Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ismaïl Ahmed</w:t>
+                <w:t xml:space="preserve">Longitudinal study of diet quality and change in asthma symptoms in adults, according to smoking status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolis Kogevinas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 125 (2), pp.207-214. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (4), pp.562-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/EHP376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114517000368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01764331v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma control in US nurses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prospective study of body mass index and risk of sarcoidosis in US women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleta S Wiley</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvette C Cozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meir J Stampfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (4), pii: 170023. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00237-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 50 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01397-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01764242v1</w:t>
+                <w:t xml:space="preserve">inserm-01764141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of body mass index and risk of sarcoidosis in US women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma control in US nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A. Camargo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aleta S Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (4), </w:t>
+              <w:t xml:space="preserve">, 2017, 50 (4), pii: 170023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.01397-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00237-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01764141v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01764242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress biomarkers and asthma characteristics in adults of the EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zerimech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (6), pp.1701193. </w:t>
@@ -9321,103 +9321,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cured meat intake is associated with worsening asthma symptoms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (3), pp.206-212. </w:t>
@@ -9449,572 +9449,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01474548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study of maternal body mass index, gestational weight gain, and offspring asthma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A clustering approach to identify severe bronchiolitis profiles in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Mansbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew W Gillman</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuomas Jartti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley F. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.12876⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (8), pp.712-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2016-208535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01325021v1</w:t>
+                <w:t xml:space="preserve">inserm-04455063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women using bleach for home cleaning are at increased risk of non-allergic asthma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal study of maternal body mass index, gestational weight gain, and offspring asthma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew W Gillman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bobette Matulonga</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alison E Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2016.06.019⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306285v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01325021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do chronic workplace irritant exposures cause asthma?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Women using bleach for home cleaning are at increased risk of non-allergic asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobette Matulonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000247⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (4), pp.264 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01331845v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering approach to identify severe bronchiolitis profiles in children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Do chronic workplace irritant exposures cause asthma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (8), pp.712-8. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2016-208535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04455063v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01331845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures and fluorescent oxidation products in 723 adults of the EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Matran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zerimech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10078,103 +10078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term benefits of inhaled corticosteroids in asthma: the propensity score method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Benmerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (3), pp.246-255. </w:t>
@@ -10218,523 +10218,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational irritants and asthma: an Estonian cross-sectional study of 34,000 adults.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cleaning and asthma characteristics in women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Laurent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lili Milani</w:t>
+                <w:t xml:space="preserve">Frédéric Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European respiratory journal. Supplement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00172213⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (3), pp.303-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01324318v1</w:t>
+                <w:t xml:space="preserve">inserm-01324231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human leukocyte antigen class II variants and adult-onset asthma: does occupational allergen exposure play a role?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational irritants and asthma: an Estonian cross-sectional study of 34,000 adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidwien a M Smit</w:t>
+                <w:t xml:space="preserve">Andres Metspalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David P Strachan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Demenais</w:t>
+                <w:t xml:space="preserve">Lili Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00068014⟩</w:t>
+              <w:t xml:space="preserve">The European respiratory journal. Supplement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (3), pp.647-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00172213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314709v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01324318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning and asthma characteristics in women.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Human leukocyte antigen class II variants and adult-onset asthma: does occupational allergen exposure play a role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwien a M Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Strachan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Luu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+                <w:t xml:space="preserve">Paul I W de Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22244⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (5), pp.1234 - 1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00068014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01324231v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work related asthma. A causal analysis controlling the healthy worker effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dick Heederik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (9), pp.603-10. </w:t>
@@ -10772,51 +10772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to cleaning products and asthma in hospital workers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10918,103 +10918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential confounders in the asthma-diet association: how causal approach could help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (11), 1461-2; author reply 1462-3. </w:t>
@@ -11064,103 +11064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic use of cleaning sprays and asthma activity in females.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (6), pp.1381-9. </w:t>
@@ -11198,103 +11198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do young adults with childhood asthma avoid occupational exposures at first hire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwien Am Smit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (5), pp.1043-9. </w:t>
@@ -11511,77 +11511,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions hormonales au cours de la vie, asthme actuel et fonction respiratoire des femmes : données de la cohorte CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Oufella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Kab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11623,103 +11623,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to disinfectants and cleaning products, lung function and COPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakari Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheik Alif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS Congress 2025 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands, France. pp.OA6556, </w:t>
@@ -11751,981 +11751,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwelling mould profiles and current asthma in the CONSTANCES cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocide and other semi-volatile organic compounds in settled indoor dust of CRESPI daycare centers and implication for public health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Affeldt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+                <w:t xml:space="preserve">Mayoro Kebe Mane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bex</w:t>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE 2022: 34th Annual Conference of the International Society of Environmental Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836367v1</w:t>
+                <w:t xml:space="preserve">hal-05007529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Development of a Job-Task-Exposure Matrix for disinfecting and cleaning chemicals in French healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS Congress 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568060v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive exposure to disinfectants and cleaning products in daycare settings and child wheeze in the French CRESPI cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Breaking Abstract - Association between Volatile Organic Compounds (VOCs) concentrations in daycares and child wheeze in the French CRESPI cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sakellaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Bright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS Congress 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.OA973⟩</w:t>
+              <w:t xml:space="preserve">ERS congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. pp.PA1315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA1315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423965v1</w:t>
+                <w:t xml:space="preserve">hal-05423937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure patterns to disinfectants and cleaning products and asthma among French healthcare workers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Dwelling mould profiles and current asthma in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Affeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISEE 2022: 34th Annual Conference of the International Society of Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692004v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Job-Task-Exposure Matrix for disinfecting and cleaning chemicals in French healthcare workers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2024, Vienne (Austria), Austria. pp.PA493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692109v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocide and other semi-volatile organic compounds in settled indoor dust of CRESPI daycare centers and implication for public health</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+                <w:t xml:space="preserve">Passive exposure to disinfectants and cleaning products in daycare settings and child wheeze in the French CRESPI cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. pp.OA973, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.OA973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007529v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Breaking Abstract - Association between Volatile Organic Compounds (VOCs) concentrations in daycares and child wheeze in the French CRESPI cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Occupational exposure patterns to disinfectants and cleaning products and asthma among French healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS congress 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA1315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05423937v1</w:t>
+                <w:t xml:space="preserve">hal-04692004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12802,51 +12802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust microbiota profiles in daycare and risk of wheezing in early childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12936,51 +12936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household use of cleaning products and asthma control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12988,51 +12988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marine Lenzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milano, Italy. </w:t>
@@ -13070,103 +13070,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures to solvents and asthma in the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2019, Madrid, Spain. pp.OA3283, </w:t>
@@ -13262,77 +13262,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
@@ -13745,51 +13745,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles. Exposition à l’amiante et cancers de l’ovaire et du larynx</w:t>
+                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
@@ -13821,97 +13821,97 @@
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2018-SA-0266, Anses. 2022, 509 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n°2021-SA-0031, Anses. 2022, 289 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04006365v1</w:t>
+                <w:t xml:space="preserve">anses-04341831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
+                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles. Exposition à l’amiante et cancers de l’ovaire et du larynx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
@@ -13943,73 +13943,73 @@
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2021-SA-0031, Anses. 2022, 289 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2018-SA-0266, Anses. 2022, 509 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04341831v1</w:t>
+                <w:t xml:space="preserve">anses-04006365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles Bronchopneumopathie chronique obstructive en lien avec l’exposition aux pesticides</w:t>
               </w:r>
@@ -14511,51 +14511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.09.027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Felippe Baroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geneva D Mehta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley F Sullivan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Zhu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.03.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2025.2478968" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xin Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet W. Rich-Edwards" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp14945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23725" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04486088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04557742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mwanga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Migueres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeebhay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2024.02.036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ronsmans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000884" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chesneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ngutuka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108513" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis F Baroni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Camargo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-023-02011-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manosij Ghosh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0044-2023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Stuart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Florio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred K. Tabung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Boggs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Fung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030765" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284382v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G.H. Parkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Ortiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Korkontzelou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00574-2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savour&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Eminson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Samuel Cai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0034-2023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chen Arroyo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kamal Faridi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn E. James" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hsu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Val&#233;rie Andrianjafimasy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Febrissy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108117" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Margaritte-Jeannin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianjafimasy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mohamdi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11050802" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.08.047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevallier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;vin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-022-01860-w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911688v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bosch de Basea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abate Bekele Belachew" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jankowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howraman Meteran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00697-2021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michimasa Fujiogi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Hasegawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas T. Jartti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2021.101257" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166925v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000710" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianjafimasy Miora" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaritte Jeannin Patricia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamdi Hamida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demenais Florence" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.05.038" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Erkkola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Bergroth" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Mansbach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.08.035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331184v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-107065" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166894v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.02.022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Ubags" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cruz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0281-2020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J Gaskins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M Boggs" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Henn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106793" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18073366" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Febrissy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2020-000632" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227912v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M. Boggs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zock" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23067" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109191v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toivonen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinikka Karppinen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Schuez-Havupalo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti E. Waris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushui He" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2019-3773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110422" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1689123" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939405v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Willett" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Speizer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2019.07.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468477v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.13563" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939813v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Akiki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1173-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940318v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Lowe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Lodge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16122163" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455038v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Vries" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor L. Axson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Ratanachina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara de Matteis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00217-2018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486912v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Mansbach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley F. Sullivan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. Piedra" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.043" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799430v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lytras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104866" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01795610v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amsellem-Dubourget" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barreto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104793" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799421v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K Henneberger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104740" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468294v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2018.05.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764081v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despreaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Lau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2017.11.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305479v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Serra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764331v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouzigon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP376" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764242v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta S Wiley" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00237-2017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764141v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette C Cozier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meir J Stampfer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Camargo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01397-2017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814940v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01193-2017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325021v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Gillman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Field" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12876" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.06.019" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01331845v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000247" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455063v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Jartti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208535" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455056v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huyvaert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00177614" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969380v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3639" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRSXPW8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324318v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Metspalu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Milani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00172213" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314709v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien a M Smit" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Strachan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I W de Bakker" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00068014" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324231v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22244" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33B56A147ED739A0305E6C4E4C79ECB8618F3EC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324289v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Heederik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101362" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324267v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donnay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Jj Heederik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;ry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choudat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-100826" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61BD11D906CBA9872D186F749615AD15E5B3C9E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTPB4RLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744672v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Am Smit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00057610" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744554v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Magis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fevotte" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2010.061671" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523397v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Oufella" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836367v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA474" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423965v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA973" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05007529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Kebe Mane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423937v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sakellaris" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA1315" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286321v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Lenzotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3340" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961175v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Benezet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860003v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bailleux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306397v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ribet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesneau Julie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914719v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas Milne Edwards" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA11T084" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059179v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Felippe Baroni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geneva D Mehta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley F Sullivan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.03.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.09.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2025.2478968" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xin Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet W. Rich-Edwards" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp14945" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04486088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04557742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mwanga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Migueres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeebhay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2024.02.036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ronsmans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000884" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chesneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ngutuka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108513" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis F Baroni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Camargo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-023-02011-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manosij Ghosh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0044-2023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Stuart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Florio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred K. Tabung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Boggs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Fung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030765" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284382v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G.H. Parkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Ortiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Korkontzelou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00574-2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savour&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Eminson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Samuel Cai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0034-2023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bosch de Basea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abate Bekele Belachew" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jankowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howraman Meteran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00697-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michimasa Fujiogi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Hasegawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas T. Jartti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2021.101257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chen Arroyo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kamal Faridi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn E. James" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hsu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235188" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Margaritte-Jeannin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianjafimasy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mohamdi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11050802" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevallier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;vin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-022-01860-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789861v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.08.047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Val&#233;rie Andrianjafimasy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Febrissy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166970v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J Gaskins" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M Boggs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Henn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106793" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18073366" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000710" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401805v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianjafimasy Miora" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaritte Jeannin Patricia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamdi Hamida" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demenais Florence" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.05.038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Erkkola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Bergroth" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Mansbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.08.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-107065" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166894v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.02.022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Ubags" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cruz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0281-2020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Febrissy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2020-000632" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227912v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M. Boggs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zock" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23067" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109191v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toivonen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinikka Karppinen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Schuez-Havupalo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti E. Waris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushui He" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2019-3773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110422" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1689123" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939405v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455038v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Vries" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor L. Axson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Ratanachina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara de Matteis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00217-2018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486912v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Mansbach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley F. Sullivan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. Piedra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.043" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487311v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Willett" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Speizer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2019.07.014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468477v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.13563" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939813v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Akiki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1173-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940318v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Lowe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Lodge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16122163" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799421v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K Henneberger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104740" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01795610v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amsellem-Dubourget" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barreto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104793" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799430v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lytras" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104866" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468294v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2018.05.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764081v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despreaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Lau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2017.11.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305479v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Serra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764331v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouzigon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP376" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette C Cozier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meir J Stampfer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Camargo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01397-2017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764242v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta S Wiley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00237-2017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814940v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01193-2017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455063v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Jartti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208535" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Gillman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Field" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12876" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306285v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.06.019" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01331845v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000247" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455056v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huyvaert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00177614" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969380v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3639" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRSXPW8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324231v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22244" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33B56A147ED739A0305E6C4E4C79ECB8618F3EC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324318v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Metspalu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Milani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00172213" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314709v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien a M Smit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Strachan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I W de Bakker" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00068014" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324289v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Heederik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101362" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324267v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donnay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Jj Heederik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;ry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choudat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-100826" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61BD11D906CBA9872D186F749615AD15E5B3C9E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTPB4RLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744672v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Am Smit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00057610" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744554v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Magis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fevotte" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2010.061671" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523397v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Oufella" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05007529v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Kebe Mane" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423937v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sakellaris" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA1315" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836367v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA474" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423965v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA973" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286321v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Lenzotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3340" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961175v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Benezet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860003v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bailleux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306397v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ribet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesneau Julie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914719v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas Milne Edwards" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA11T084" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>