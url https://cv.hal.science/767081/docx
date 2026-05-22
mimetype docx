--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -66,6552 +66,6595 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposure Patterns to Disinfectants and Cleaning Products and Its Association With Asthma Among French Healthcare Workers</w:t>
+                <w:t xml:space="preserve">Irritant occupational exposure and specific-IgE sensitization in the EGEA cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+                <w:t xml:space="preserve">Nicolas Migueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sit</w:t>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.oemed-2025-110266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajim.23725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2025-110266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051215v1</w:t>
+                <w:t xml:space="preserve">hal-05615534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep and Trajectories of Respiratory and Allergic Symptoms Between 1 and 5.5 Years of Age in the Elfe Birth Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Household cleaning product exposure and severe bronchiolitis in infancy: a case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Saade</w:t>
+                <w:t xml:space="preserve">Isis Felippe Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+                <w:t xml:space="preserve">Geneva D Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
+                <w:t xml:space="preserve">Ashley F Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+                <w:t xml:space="preserve">Zhaozhong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.70208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05264333v1</w:t>
+                <w:t xml:space="preserve">hal-05039693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating role of the body mass index in the prospective association between a healthy diet and evolution of asthma symptoms in elderly women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mouldy area size and asthma symptom score and control in adults: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Aging Research &amp; Lifestyle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jarlif.2025.100011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.122254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059179v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household cleaning product exposure and severe bronchiolitis in infancy: a case-control study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Longitudinal associations between household use of &amp;quot;green&amp;quot; cleaning products and asthma symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isis Felippe Baroni</w:t>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneva D Mehta</w:t>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley F Sullivan</w:t>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaozhong Zhu</w:t>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.176-184.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.03.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039693v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouldy area size and asthma symptom score and control in adults: the CONSTANCES cohort</w:t>
+                <w:t xml:space="preserve">Sleep and Trajectories of Respiratory and Allergic Symptoms Between 1 and 5.5 Years of Age in the Elfe Birth Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+                <w:t xml:space="preserve">Daniele Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bex</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.70208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143008v1</w:t>
+                <w:t xml:space="preserve">inserm-05264333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal associations between household use of &amp;quot;green&amp;quot; cleaning products and asthma symptoms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mediating role of the body mass index in the prospective association between a healthy diet and evolution of asthma symptoms in elderly women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.176-184.e3. </w:t>
+              <w:t xml:space="preserve">The Journal of Aging Research &amp; Lifestyle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.100011-100011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jarlif.2025.100011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305908v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of household cleaning products on the lungs: an update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (4), pp.313-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17476348.2025.2478968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to disinfectants and risk of incident cardiovascular disease among US nurses: the Nurses' Health Study II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet W. Rich-Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 133 (5), pp.57006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1289/ehp14945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic occupational exposures to irritants and asthma in the CONSTANCES cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Occupational Exposure Patterns to Disinfectants and Cleaning Products and Its Association With Asthma Among French Healthcare Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Orsi</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2023-109100⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.23725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04486088v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in household use of disinfectant and cleaning products during the first lockdown period in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airway Diseases Related to the Use of Cleaning Agents in Occupational Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hussein Mwanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Migueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jeebhay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-024-20202-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2024.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770959v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04557742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway Diseases Related to the Use of Cleaning Agents in Occupational Settings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Chronic occupational exposures to irritants and asthma in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Migueres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jeebhay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Dananché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2024.02.036⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (3), pp.129-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2023-109100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04557742v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04486088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daycare use of disinfectants and cleaning products and wheeze among children: Cross-sectional analyses in the French CRESPI cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Changes in household use of disinfectant and cleaning products during the first lockdown period in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Amat</w:t>
+                <w:t xml:space="preserve">Varraso R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
+                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178016⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.2691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-20202-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867652v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on irritant-induced occupational asthma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daycare use of disinfectants and cleaning products and wheeze among children: Cross-sectional analyses in the French CRESPI cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Ronsmans</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flore Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000884⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 958, pp.178016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068541v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of asthma on working life: an analysis of the French CONSTANCES cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between household cleaning product exposure in infancy and development of recurrent wheeze and asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
+                <w:t xml:space="preserve">Isis F Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneva D Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley F Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ribet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos A Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108671⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (10), pp.1325-1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-023-02011-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109646v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04284278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of mouldy area size in dwellings from the French CONSTANCES population-based cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+                <w:t xml:space="preserve">Plant-Based Diets and the Incidence of Asthma Symptoms among Elderly Women, and the Mediating Role of Body Mass Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fréalle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110606⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15010052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166978v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal associations of household use of cleaning agents and asthma symptoms in women: The EGEA study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+                <w:t xml:space="preserve">The exposome concept: how has it changed our understanding of environmental causes of chronic respiratory diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ngutuka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Manosij Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108513⟩</w:t>
+              <w:t xml:space="preserve">Breathe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.230044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/20734735.0044-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193734v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between household cleaning product exposure in infancy and development of recurrent wheeze and asthma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Determinants of mouldy area size in dwellings from the French CONSTANCES population-based cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-023-02011-5⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.110606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04284278v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exposome concept: how has it changed our understanding of environmental causes of chronic respiratory diseases?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Longitudinal associations of household use of cleaning agents and asthma symptoms in women: The EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ngutuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breathe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/20734735.0044-2023⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (4), pp.218-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300807v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-Based Diets and the Incidence of Asthma Symptoms among Elderly Women, and the Mediating Role of Body Mass Index</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Update on irritant-induced occupational asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ronsmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15010052⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949591v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertensive disorders of pregnancy and risk of asthma and chronic obstructive pulmonary disease: a prospective cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of asthma on working life: an analysis of the French CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yixin Wang</w:t>
+                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer J. Stuart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea A. Florio</w:t>
+                <w:t xml:space="preserve">Julie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lana.2023.100540⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.oemed-2022-108671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191694v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthful and Unhealthful Plant-Based Diets and Chronic Obstructive Pulmonary Disease in U.S. Adults: Prospective Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Hypertensive disorders of pregnancy and risk of asthma and chronic obstructive pulmonary disease: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred K. Tabung</w:t>
+                <w:t xml:space="preserve">Jennifer J. Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.M. Boggs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T.T. Fung</w:t>
+                <w:t xml:space="preserve">Andrea A. Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15030765⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lana.2023.100540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122782v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERS International Congress 2022: highlights from the Epidemiology and Environment Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Healthful and Unhealthful Plant-Based Diets and Chronic Obstructive Pulmonary Disease in U.S. Adults: Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred K. Tabung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James G.H. Parkin</w:t>
+                <w:t xml:space="preserve">K.M. Boggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Delgado-Ortiz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aliki Korkontzelou</w:t>
+                <w:t xml:space="preserve">T.T. Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.00574-2022⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15030765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04284382v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exposome in respiratory diseases: multiple preventable risk factors from early life to adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Savouré</w:t>
+                <w:t xml:space="preserve">Katie Eminson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Eminson</w:t>
+                <w:t xml:space="preserve">Lucile Sese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Samuel Cai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breathe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/20734735.0034-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERS International Congress 2021: highlights from the Epidemiology and Environment Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ERS International Congress 2022: highlights from the Epidemiology and Environment Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James G.H. Parkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Bosch de Basea</w:t>
+                <w:t xml:space="preserve">Laura Delgado-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manosij Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abate Bekele Belachew</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aliki Korkontzelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERJ Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (2), pp.00697-2021. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.00697-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.00574-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00574-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04455024v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04284382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and predicting severe bronchiolitis profiles at high risk for developing asthma: Analysis of three prospective cohorts</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occupational exposures to irritants and sensitizers, asthma and asthma control in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2021.101257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.3220-3227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2022.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554185v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort Study of Maternal Gestational Weight Gain, Gestational Diabetes, and Childhood Asthma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genome-Wide Association Study of Fluorescent Oxidation Products Accounting for Tobacco Smoking Status in Adults from the French EGEA Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Margaritte-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sarah Hsu</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Mohamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14235188⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11050802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950144v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Study of Fluorescent Oxidation Products Accounting for Tobacco Smoking Status in Adults from the French EGEA Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hamida Mohamdi</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11050802⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.e13078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663635v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03764509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+                <w:t xml:space="preserve">Association between household cleaning product profiles evaluated by the Ménag'Score® index and asthma symptoms among women from the SEPAGES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, pp.1719-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-022-01860-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03764509v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03647483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between household cleaning product profiles evaluated by the Ménag'Score® index and asthma symptoms among women from the SEPAGES Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudier</w:t>
+                <w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-022-01860-w⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202205-0865OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03647483v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures to irritants and sensitizers, asthma and asthma control in the NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Orsi</w:t>
+                <w:t xml:space="preserve">Response to: Correspondence on “Association between occupational exposure to irritant agents and a distinct asthma endotype in adults” by Andrianjafimasy et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Valérie Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Febrissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dananché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2022.08.047⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (5), pp.359-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2021-108117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789861v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Laouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-022-02815-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03647418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to: Correspondence on “Association between occupational exposure to irritant agents and a distinct asthma endotype in adults” by Andrianjafimasy et al</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans Kromhout</w:t>
+                <w:t xml:space="preserve">Cohort Study of Maternal Gestational Weight Gain, Gestational Diabetes, and Childhood Asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chen Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kamal Faridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaitlyn E. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2021-108117⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14235188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302942v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Trajectories of IgE sensitization to allergen molecules from childhood to adulthood and respiratory health in the EGEA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202205-0865OC⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (2), pp.609-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720543v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of IgE sensitization to allergen molecules from childhood to adulthood and respiratory health in the EGEA cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L’impact des produits de nettoyage et de désinfection sur la santé respiratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La santé au travail, 19, pp.33-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579493v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03911688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des produits de nettoyage et de désinfection sur la santé respiratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ERS International Congress 2021: highlights from the Epidemiology and Environment Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Bosch de Basea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abate Bekele Belachew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howraman Meteran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.00697-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00697-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03911688v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04455024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational use of high-level disinfectants and asthma incidence in early- to mid-career female nurses: a prospective cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identifying and predicting severe bronchiolitis profiles at high risk for developing asthma: Analysis of three prospective cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michimasa Fujiogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas T. Jartti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106793⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.101257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2021.101257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03166970v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cleaners and airway diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361079v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03166925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a barcode-based smartphone application to a questionnaire to assess the use of cleaning products at home and their association with asthma symptoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemire</w:t>
+                <w:t xml:space="preserve">PID1 is associated to a respiratory endotype related to occupational exposures to irritants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrianjafimasy Miora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaritte Jeannin Patricia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamdi Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Temam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Sévin</w:t>
+                <w:t xml:space="preserve">Demenais Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18073366⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.503-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199074v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaners and airway diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Severe bronchiolitis profiles and risk of asthma development in Finnish children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riku Erkkola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eija Bergroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M Mansbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000710⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.S0091-6749(21)01513-X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03166925v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03374708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PID1 is associated to a respiratory endotype related to occupational exposures to irritants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaritte Jeannin Patricia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Demenais Florence</w:t>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.05.038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401805v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe bronchiolitis profiles and risk of asthma development in Finnish children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Household cleaning and poor asthma control among elderly women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan M Mansbach</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.08.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.S2213-2198(21)00202-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03374708v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03166894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Association between occupational exposure to irritant agents and a distinct asthma endotype in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Valérie Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Febrissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dananché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.oemed-2020-107065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-107065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188141v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03331184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between occupational exposure to irritant agents and a distinct asthma endotype in adults</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statement from the Early Career Member Committee (ECMC) Chair and Co-chair and introduction of the new ECMC members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Ubags</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-107065⟩</w:t>
+              <w:t xml:space="preserve">Breathe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.200281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/20734735.0281-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03331184v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household cleaning and poor asthma control among elderly women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sofia Temam</w:t>
+                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.02.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.9258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03166894v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statement from the Early Career Member Committee (ECMC) Chair and Co-chair and introduction of the new ECMC members</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational use of high-level disinfectants and asthma incidence in early- to mid-career female nurses: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey J Gaskins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niki Ubags</w:t>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Patout</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scott A Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breathe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/20734735.0281-2020⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.oemed-2020-106793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334004v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03166970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endotypes identified by cluster analysis in asthmatics and non-Asthmatics and their clinical characteristics at follow-up: The case-control EGEA study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gormand</w:t>
+                <w:t xml:space="preserve">Comparison of a barcode-based smartphone application to a questionnaire to assess the use of cleaning products at home and their association with asthma symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjresp-2020-000632⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18073366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109141v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma incidence in U.S. nurses: A prospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Longitudinal changes in early nasal microbiota and the risk of childhood asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Toivonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinikka Karppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+                <w:t xml:space="preserve">Linnea Schuez-Havupalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Zock</w:t>
+                <w:t xml:space="preserve">Matti E. Waris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushui He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.23067⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2019-3773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227912v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal changes in early nasal microbiota and the risk of childhood asthma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Toivonen</w:t>
+                <w:t xml:space="preserve">Endotypes identified by cluster analysis in asthmatics and non-Asthmatics and their clinical characteristics at follow-up: The case-control EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinikka Karppinen</w:t>
+                <w:t xml:space="preserve">Mickael Febrissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Valérie Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linnea Schuez-Havupalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Qiushui He</w:t>
+                <w:t xml:space="preserve">Frédéric Gormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2019-3773⟩</w:t>
+              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjresp-2020-000632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109191v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profile of exposures and lung function in adults with asthma: An exposome approach in the EGEA study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma incidence in U.S. nurses: A prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pin</w:t>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110422⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.44-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.23067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03156586v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaging effects of household cleaning products on the lungs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Profile of exposures and lung function in adults with asthma: An exposome approach in the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emie Seyve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.110422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17476348.2020.1689123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468489v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03156586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic exposure to irritant cleaning agents and asthma in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6656,4825 +6699,4916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02939405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European respiratory society international congress 2018: Four shades of epidemiology and tobacco control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Damaging effects of household cleaning products on the lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.00217-2018⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17476348.2020.1689123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04455038v1</w:t>
+                <w:t xml:space="preserve">inserm-02468489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe bronchiolitis profiles and risk of recurrent wheeze by age 3 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pedro A. Piedra</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Diaz Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.043⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (6), pp.894-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486912v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Processed Meat Intake and Risk of Chronic Obstructive Pulmonary Disease among Middle-aged Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C. Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank E. Speizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.09.010⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.88 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2019.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468222v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processed Meat Intake and Risk of Chronic Obstructive Pulmonary Disease among Middle-aged Women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Association of Occupational Exposure to Disinfectants With Incidence of Chronic Obstructive Pulmonary Disease Among US Female Nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frank E. Speizer</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2019.07.014⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (10), pp.e1913563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.13563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487311v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Occupational Exposure to Disinfectants With Incidence of Chronic Obstructive Pulmonary Disease Among US Female Nurses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+                <w:t xml:space="preserve">High level of fluorescent oxidation products and worsening of asthma control over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.13563⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-019-1173-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468477v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02939813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level of fluorescent oxidation products and worsening of asthma control over time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheikh Alif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Abramson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-019-1173-0⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02939813v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of Childhood Asthma and Allergies on Occupational Exposure in Early Adulthood: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline J Lodge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (12), pp.2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16122163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393497v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.70-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470502v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Childhood Asthma and Allergies on Occupational Exposure in Early Adulthood: A Prospective Cohort Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">European respiratory society international congress 2018: Four shades of epidemiology and tobacco control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaike de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor L. Axson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jate Ratanachina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara de Matteis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16122163⟩</w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00217-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940318v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04455038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of hand and arm disinfection with asthma control in US nurses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Severe bronchiolitis profiles and risk of recurrent wheeze by age 3 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul K Henneberger</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Mansbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley F. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro A. Piedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104740⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.1371 - 1379.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01799421v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a bar code-based exposure assessment method to evaluate occupational exposure to disinfectants and cleaning products: a pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Barreto</w:t>
+                <w:t xml:space="preserve">Association of hand and arm disinfection with asthma control in US nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul K Henneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104793⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 75 (5), pp.378 - 381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01795610v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01799421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update of an occupational asthma-specific job exposure matrix to assess exposure to 30 specific agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Andersson</w:t>
+                <w:t xml:space="preserve">Development of a bar code-based exposure assessment method to evaluate occupational exposure to disinfectants and cleaning products: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Amsellem-Dubourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104866⟩</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01799430v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01795610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of cleaning product exposures using a novel clustering approach for data with correlated variables</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Update of an occupational asthma-specific job exposure matrix to assess exposure to 30 specific agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Lytras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annepidem.2018.05.004⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468294v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01799430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory effects of trichloroethylene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Patterns of cleaning product exposures using a novel clustering approach for data with correlated variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2017.11.021⟩</w:t>
+              <w:t xml:space="preserve">Annals of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (8), pp.563-569.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annepidem.2018.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01764081v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Associations Between Body Composition, Physical Activity, and Current Asthma in Women: A Marginal Structural Modeling Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Respiratory effects of trichloroethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Despreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwx038⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2017.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305479v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01764081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes Interacting with Occupational Exposures to Low Molecular Weight Agents and Irritants on Adult-Onset Asthma in Three European Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manolis Kogevinas</w:t>
+                <w:t xml:space="preserve">Time-Dependent Associations Between Body Composition, Physical Activity, and Current Asthma in Women: A Marginal Structural Modeling Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP376⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186 (1), pp.21 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwx038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01764331v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study of diet quality and change in asthma symptoms in adults, according to smoking status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Genes Interacting with Occupational Exposures to Low Molecular Weight Agents and Irritants on Adult-Onset Asthma in Three European Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Kogevinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114517000368⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (2), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606969v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01764331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of body mass index and risk of sarcoidosis in US women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Longitudinal study of diet quality and change in asthma symptoms in adults, according to smoking status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01397-2017⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (4), pp.562-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114517000368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01764141v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma control in US nurses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Prospective study of body mass index and risk of sarcoidosis in US women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette C Cozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meir J Stampfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (4), pii: 170023. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00237-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 50 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01397-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01764242v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01764141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress biomarkers and asthma characteristics in adults of the EGEA study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma control in US nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleta S Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (6), pp.1701193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01193-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 50 (4), pii: 170023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00237-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01814940v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01764242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cured meat intake is associated with worsening asthma symptoms.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+                <w:t xml:space="preserve">Oxidative stress biomarkers and asthma characteristics in adults of the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72 (3), pp.206-212. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (6), pp.1701193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2016-208375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01193-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01474548v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01814940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering approach to identify severe bronchiolitis profiles in children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cured meat intake is associated with worsening asthma symptoms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ashley F. Sullivan</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 71 (8), pp.712-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2016-208535⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 72 (3), pp.206-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2016-208375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04455063v1</w:t>
+                <w:t xml:space="preserve">inserm-01474548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study of maternal body mass index, gestational weight gain, and offspring asthma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A clustering approach to identify severe bronchiolitis profiles in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Mansbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas Jartti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley F. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.12876⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (8), pp.712-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2016-208535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01325021v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04455063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women using bleach for home cleaning are at increased risk of non-allergic asthma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Do chronic workplace irritant exposures cause asthma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2016.06.019⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306285v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01331845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do chronic workplace irritant exposures cause asthma?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Longitudinal study of maternal body mass index, gestational weight gain, and offspring asthma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew W Gillman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison E Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000247⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01331845v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01325021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures and fluorescent oxidation products in 723 adults of the EGEA study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Women using bleach for home cleaning are at increased risk of non-allergic asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobette Matulonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helene Huyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00177614⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (4), pp.264 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04455056v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term benefits of inhaled corticosteroids in asthma: the propensity score method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Occupational exposures and fluorescent oxidation products in 723 adults of the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Matran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Decoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Huyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pds.3639⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.258-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00177614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01969380v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04455056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning and asthma characteristics in women.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Long-term benefits of inhaled corticosteroids in asthma: the propensity score method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Benmerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22244⟩</w:t>
+              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.246-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pds.3639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01324231v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational irritants and asthma: an Estonian cross-sectional study of 34,000 adults.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Human leukocyte antigen class II variants and adult-onset asthma: does occupational allergen exposure play a role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwien a M Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Strachan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Roel Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Metspalu</w:t>
+                <w:t xml:space="preserve">Paul I W de Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Milani</w:t>
+                <w:t xml:space="preserve">Florence Demenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European respiratory journal. Supplement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44 (3), pp.647-56. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (5), pp.1234 - 1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00172213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00068014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01324318v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human leukocyte antigen class II variants and adult-onset asthma: does occupational allergen exposure play a role?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational irritants and asthma: an Estonian cross-sectional study of 34,000 adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidwien a M Smit</w:t>
+                <w:t xml:space="preserve">Emeline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David P Strachan</w:t>
+                <w:t xml:space="preserve">Andres Metspalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel Vermeulen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Demenais</w:t>
+                <w:t xml:space="preserve">Lili Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00068014⟩</w:t>
+              <w:t xml:space="preserve">The European respiratory journal. Supplement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (3), pp.647-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00172213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314709v1</w:t>
+                <w:t xml:space="preserve">inserm-01324318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work related asthma. A causal analysis controlling the healthy worker effect.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cleaning and asthma characteristics in women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101362⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (3), pp.303-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01324289v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01324231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to cleaning products and asthma in hospital workers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Work related asthma. A causal analysis controlling the healthy worker effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Choudat</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Heederik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 69 (12), pp.883-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2012-100826⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 70 (9), pp.603-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01324267v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01324289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential confounders in the asthma-diet association: how causal approach could help?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Occupational exposure to cleaning products and asthma in hospital workers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Jj Heederik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Choudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.12025⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (12), pp.883-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2012-100826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00780318v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01324267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic use of cleaning sprays and asthma activity in females.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential confounders in the asthma-diet association: how causal approach could help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (11), 1461-2; author reply 1462-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.12025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00197611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00742650v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00780318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do young adults with childhood asthma avoid occupational exposures at first hire?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Domestic use of cleaning sprays and asthma activity in females.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 37 (5), pp.1043-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00057610⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.1381-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00197611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00744672v1</w:t>
+                <w:t xml:space="preserve">inserm-00742650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Do young adults with childhood asthma avoid occupational exposures at first hire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwien Am Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (5), pp.1043-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00057610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00744672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Under-estimation of self-reported occupational exposure by questionnaire in hospital workers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Magis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Fevotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 68 (8), pp.611-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oem.2010.061671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00744554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11484,1735 +11618,1735 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions hormonales au cours de la vie, asthme actuel et fonction respiratoire des femmes : données de la cohorte CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Oufella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Kab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française (CPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to disinfectants and cleaning products, lung function and COPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakari Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheik Alif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS Congress 2025 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands, France. pp.OA6556, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2025.OA6556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocide and other semi-volatile organic compounds in settled indoor dust of CRESPI daycare centers and implication for public health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Glorennec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2024, Vienne (Austria), Austria. pp.PA493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007529v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Job-Task-Exposure Matrix for disinfecting and cleaning chemicals in French healthcare workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Passive exposure to disinfectants and cleaning products in daycare settings and child wheeze in the French CRESPI cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Bright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. pp.OA973, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.OA973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692109v1</w:t>
+                <w:t xml:space="preserve">hal-05423965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Breaking Abstract - Association between Volatile Organic Compounds (VOCs) concentrations in daycares and child wheeze in the French CRESPI cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dwelling mould profiles and current asthma in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Sakellaris</w:t>
+                <w:t xml:space="preserve">Séverine Affeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS congress 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. pp.PA1315, </w:t>
+              <w:t xml:space="preserve">ISEE 2022: 34th Annual Conference of the International Society of Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA1315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423937v1</w:t>
+                <w:t xml:space="preserve">hal-04836367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwelling mould profiles and current asthma in the CONSTANCES cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bex</w:t>
+                <w:t xml:space="preserve">Occupational exposure patterns to disinfectants and cleaning products and asthma among French healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE 2022: 34th Annual Conference of the International Society of Environmental Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836367v1</w:t>
+                <w:t xml:space="preserve">hal-04692004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of a Job-Task-Exposure Matrix for disinfecting and cleaning chemicals in French healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS Congress 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568060v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive exposure to disinfectants and cleaning products in daycare settings and child wheeze in the French CRESPI cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Biocide and other semi-volatile organic compounds in settled indoor dust of CRESPI daycare centers and implication for public health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayoro Kebe Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS Congress 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423965v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure patterns to disinfectants and cleaning products and asthma among French healthcare workers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Late Breaking Abstract - Association between Volatile Organic Compounds (VOCs) concentrations in daycares and child wheeze in the French CRESPI cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sakellaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. pp.PA1315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA1315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692004v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Orsi</w:t>
+                <w:t xml:space="preserve">Dust microbiota profiles in daycare and risk of wheezing in early childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS International Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy. pp.PA5017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA5017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04286346v1</w:t>
+                <w:t xml:space="preserve">hal-05423994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust microbiota profiles in daycare and risk of wheezing in early childhood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
+                <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dananche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milano, Italy. pp.PA3345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA5017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05423994v1</w:t>
+                <w:t xml:space="preserve">hal-04286346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household use of cleaning products and asthma control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marine Lenzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milano, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures to solvents and asthma in the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2019, Madrid, Spain. pp.OA3283, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.OA3283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04414089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13222,154 +13356,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet during pregnancy with allergic and respiratory profiles in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13379,875 +13513,875 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des maladies respiratoires chroniques chez les travailleurs affiliés au régime général. Prévalences et secteurs d’activité et professions à risque à partir des données d’inclusion de la Cohorte Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santé publique France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Expertise sur les tableaux de maladies professionnelles existants nécessitant une mise à jour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0061, Anses. 2024, 113 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04860003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’asthme sur l’itinéraire professionnel en France : analyse des données de la cohorte Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chesneau Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santé publique France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2021-SA-0031, Anses. 2022, 289 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04341831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles. Exposition à l’amiante et cancers de l’ovaire et du larynx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2018-SA-0266, Anses. 2022, 509 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04006365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles Bronchopneumopathie chronique obstructive en lien avec l’exposition aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2022, 170 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04086427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur les pesticides incluant le chlordécone en lien avec le cancer de la prostate en vue de la création d'un tableau de maladie professionnelle ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles (CRRMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2021, 332 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03800600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14257,114 +14391,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques professionnels dans l'asthme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas Milne Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Paris Sud - Paris XI, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012PA11T084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00914719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId451"/>
+      <w:footerReference w:type="default" r:id="rId453"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14511,51 +14645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059179v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Felippe Baroni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geneva D Mehta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley F Sullivan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.03.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.09.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2025.2478968" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xin Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet W. Rich-Edwards" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp14945" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04486088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04557742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mwanga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Migueres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeebhay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2024.02.036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ronsmans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000884" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chesneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110606" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ngutuka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108513" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis F Baroni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Camargo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-023-02011-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manosij Ghosh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0044-2023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Stuart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Florio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred K. Tabung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Boggs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Fung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030765" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284382v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G.H. Parkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Ortiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Korkontzelou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00574-2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savour&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Eminson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Samuel Cai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0034-2023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bosch de Basea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abate Bekele Belachew" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jankowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howraman Meteran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00697-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michimasa Fujiogi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Hasegawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas T. Jartti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2021.101257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chen Arroyo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kamal Faridi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn E. James" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hsu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235188" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Margaritte-Jeannin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianjafimasy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mohamdi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11050802" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevallier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;vin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-022-01860-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789861v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.08.047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Val&#233;rie Andrianjafimasy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Febrissy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166970v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J Gaskins" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M Boggs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Henn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106793" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18073366" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000710" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401805v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianjafimasy Miora" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaritte Jeannin Patricia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamdi Hamida" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demenais Florence" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.05.038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Erkkola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Bergroth" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Mansbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.08.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-107065" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166894v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.02.022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Ubags" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cruz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0281-2020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Febrissy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2020-000632" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227912v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M. Boggs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zock" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23067" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109191v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toivonen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinikka Karppinen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Schuez-Havupalo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti E. Waris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushui He" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2019-3773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110422" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1689123" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939405v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455038v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Vries" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor L. Axson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Ratanachina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara de Matteis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00217-2018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486912v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Mansbach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley F. Sullivan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. Piedra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.043" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487311v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Willett" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Speizer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2019.07.014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468477v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.13563" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939813v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Akiki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1173-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940318v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Lowe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Lodge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16122163" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799421v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K Henneberger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104740" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01795610v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amsellem-Dubourget" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barreto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104793" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799430v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lytras" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104866" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468294v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2018.05.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764081v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despreaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Lau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2017.11.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305479v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Serra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764331v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouzigon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP376" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette C Cozier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meir J Stampfer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Camargo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01397-2017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764242v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta S Wiley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00237-2017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814940v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01193-2017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455063v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Jartti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208535" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Gillman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Field" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12876" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306285v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.06.019" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01331845v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000247" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455056v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huyvaert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00177614" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969380v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3639" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRSXPW8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324231v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22244" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33B56A147ED739A0305E6C4E4C79ECB8618F3EC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324318v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Metspalu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Milani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00172213" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314709v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien a M Smit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Strachan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I W de Bakker" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00068014" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324289v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Heederik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101362" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324267v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donnay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Jj Heederik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;ry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choudat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-100826" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61BD11D906CBA9872D186F749615AD15E5B3C9E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTPB4RLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744672v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Am Smit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00057610" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744554v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Magis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fevotte" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2010.061671" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523397v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Oufella" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05007529v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Kebe Mane" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423937v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sakellaris" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA1315" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836367v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA474" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423965v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA973" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286321v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Lenzotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3340" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961175v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Benezet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860003v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bailleux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306397v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ribet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesneau Julie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914719v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas Milne Edwards" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA11T084" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Migueres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-110266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Felippe Baroni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geneva D Mehta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley F Sullivan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.03.032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.09.027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2025.2478968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xin Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet W. Rich-Edwards" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp14945" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23725" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04557742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mwanga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jeebhay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2024.02.036" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04486088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis F Baroni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Camargo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-023-02011-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manosij Ghosh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0044-2023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110606" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ngutuka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108513" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ronsmans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000884" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chesneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108671" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Stuart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Florio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100540" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred K. Tabung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Boggs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Fung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030765" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savour&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Eminson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Samuel Cai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0034-2023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G.H. Parkin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Ortiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Korkontzelou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00574-2022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.08.047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Margaritte-Jeannin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianjafimasy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mohamdi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11050802" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;vin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-022-01860-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302942v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Val&#233;rie Andrianjafimasy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Febrissy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chen Arroyo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kamal Faridi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn E. James" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hsu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14235188" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911688v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bosch de Basea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abate Bekele Belachew" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jankowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howraman Meteran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00697-2021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michimasa Fujiogi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Hasegawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas T. Jartti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2021.101257" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000710" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401805v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianjafimasy Miora" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaritte Jeannin Patricia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamdi Hamida" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demenais Florence" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.05.038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Erkkola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Bergroth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Mansbach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.08.035" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166894v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.02.022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-107065" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334004v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Ubags" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cruz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/20734735.0281-2020" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J Gaskins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M Boggs" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Henn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106793" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18073366" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109191v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toivonen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinikka Karppinen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Schuez-Havupalo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti E. Waris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushui He" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2019-3773" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Febrissy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2020-000632" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227912v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M. Boggs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zock" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23067" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110422" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939405v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468489v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1689123" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487311v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Willett" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Speizer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2019.07.014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468477v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.13563" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Akiki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1173-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940318v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Lowe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Lodge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16122163" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455038v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Vries" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor L. Axson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Ratanachina" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara de Matteis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00217-2018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486912v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Mansbach" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley F. Sullivan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. Piedra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.043" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K Henneberger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104740" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01795610v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amsellem-Dubourget" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barreto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104793" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799430v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lytras" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104866" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468294v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2018.05.004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despreaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Lau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2017.11.021" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305479v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Serra" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx038" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764331v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouzigon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP376" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764141v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette C Cozier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meir J Stampfer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Camargo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01397-2017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764242v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta S Wiley" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00237-2017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814940v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01193-2017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455063v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Jartti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208535" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01331845v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000247" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325021v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Gillman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Field" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12876" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306285v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.06.019" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455056v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huyvaert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00177614" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969380v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3639" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRSXPW8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314709v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien a M Smit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Strachan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I W de Bakker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00068014" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324318v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Laurent" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Metspalu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Milani" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00172213" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324231v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22244" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33B56A147ED739A0305E6C4E4C79ECB8618F3EC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324289v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Heederik" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101362" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324267v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donnay" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Jj Heederik" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;ry" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choudat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-100826" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61BD11D906CBA9872D186F749615AD15E5B3C9E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780318v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTPB4RLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744672v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Am Smit" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00057610" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744554v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Magis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fevotte" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2010.061671" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523397v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Oufella" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423965v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA973" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836367v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA474" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05007529v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Kebe Mane" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423937v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sakellaris" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA1315" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286321v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Lenzotti" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3340" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961175v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Benezet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860003v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bailleux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306397v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ribet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesneau Julie" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914719v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas Milne Edwards" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA11T084" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>