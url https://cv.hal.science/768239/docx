--- v0 (2026-03-10)
+++ v1 (2026-04-03)
@@ -195,3973 +195,3973 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic atlas in Pisum sativum</w:t>
+                <w:t xml:space="preserve">Establishment of a pathosystem between pea and the necrotrophic fungus Botrytis cinerea with a focus on STP13-like sugar transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
+                <w:t xml:space="preserve">Lisa Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+                <w:t xml:space="preserve">Manon Gmyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Doidy</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+                <w:t xml:space="preserve">Nathalie Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S La Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Versailles (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462593v1</w:t>
+                <w:t xml:space="preserve">hal-05462864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factor dataset in the pea genome</w:t>
+                <w:t xml:space="preserve">A transcriptomic atlas in Pisum sativum, facilitating systems biology approach of sugar transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatepe Kodjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Workshop Carbon Allocation in Plants : Advances in understanding carbon allocation and acquisition / Avancées dans la compréhension de l'allocation et de l'acquisition du carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Versailles, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and functional responses of STP13 genes in Pisum sativum under water deficit and fungal infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pourtau</w:t>
+                <w:t xml:space="preserve">Lisa Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouziane Moumen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Manon Gmyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root functioning, carbon allocation and tolerance to water stress in Pea (Pisum sativum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root functioning, carbon allocation and tolerance to water stress in Pea (&amp;lt;i&amp;gt;Pisum sativum&amp;lt;/i&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Symposium on Root Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Ghent, Belgium. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolerance to water stress, root functioning and carbon flux optimized for improved yield in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimized carbon fluxes for improved yields and water stress tolerance in peas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saclay Plant Science Summer School – Plant sugars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Lambert-des-Bois, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NPK in Arabidopsis: Revisiting Murashige and Skoog in the Genomic Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will E. Hinckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Araus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05462569v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Lab Plant Genomes, Systems Biology, and Engineering conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cold Spring Harbor (New York), United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The arbuscular mycorrhizal transportome, what next!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Molecular Mycorrhiza Meeting IMMM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Turin, Italy. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic targets of the master transcription factor bZIP1 confirmed using a new inducible system in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela von Sneidern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria M. Coruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NYU Undergraduate research conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, New York (NY), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugar transport in abuscular mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Schüssler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMC9, 9th International mycorrhiza congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Edimbourg (Écosse), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-breeding and development of sainfoin (Onobrychis viciifolia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia M.J. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHE 2008 – The first Symposium on Horticulture in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Wien, Austria. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence for Photosynthetic Dependency of Phloem Sap Generation in Minor Veins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A transcriptomic atlas facilitating systems biology approaches in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Gomes</w:t>
+                <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.70274⟩</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (6), pp.e70194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csc2.70194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462575v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic atlas facilitating systems biology approaches in pea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
+                <w:t xml:space="preserve">Experimental Evidence for Photosynthetic Dependency of Phloem Sap Generation in Minor Veins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Broussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dourmap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csc2.70194⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (2), pp.1037-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.70274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375785v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar Transport and Signaling in Shoot Branching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengrong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (23), pp.13214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms252313214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome‐wide transcriptional responses to water deficit during seed development in Pisum sativum , focusing on sugar transport and metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 175 (6), pp.e14062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.14062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon fluxes and environmental interactions during legume development, with a specific focus on Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.13729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and root-knot nematode infection of tomato are influenced by mycorrhizal fungi and earthworms in an intercropping cultivation system with leeks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Detrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 169, pp.104181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome‐wide identification of invertases in Fabaceae , focusing on transcriptional regulation of Pisum sativum invertases in seed subjected to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadia Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.13673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugars en route to the roots. Transport, metabolism and storage within plant roots and towards microorganisms of the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 165 (1), pp.44-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.12751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar transporters in Fabaceae, featuring SUT MST and SWEET families of the model plant Medicago truncatula and the agricultural crop Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (9), pp.e0223173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0223173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces microorganismes qui nourrissent et protègent les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar exchanges in arbuscular mycorrhiza: RiMST5 and RiMST6, two novel Rhizophagus irregularis monosaccharide transporters, are involved in both sugar uptake from the soil and from the plant partner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Take a Trip Through the Plant and Fungal Transportome of Mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine D. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2016.06.023⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.937-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631968v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Hit-and-Run” transcription: de novo transcription initiated by a transient bZIP1 “hit” persists after the “run”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kranthi Varala</w:t>
+                <w:t xml:space="preserve">Sugar exchanges in arbuscular mycorrhiza: RiMST5 and RiMST6, two novel Rhizophagus irregularis monosaccharide transporters, are involved in both sugar uptake from the soil and from the plant partner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chatagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2410-2⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.354-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2016.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462536v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take a Trip Through the Plant and Fungal Transportome of Mycorrhiza</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">“Hit-and-Run” transcription: de novo transcription initiated by a transient bZIP1 “hit” persists after the “run”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Neymotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly B. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kranthi Varala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.07.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2410-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01354681v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotrophic transportome in mutualistic plant-fungal interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (8), pp.597-625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-013-0496-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medicago truncatula Sucrose Transporter Family: Characterization and Implication of Key Members in Carbon Partitioning towards Arbuscular Mycorrhizal Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Corneillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (6), pp.1346 - 1358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mp/sss079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar transporters in plants and in their interactions with fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Plas Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (7), pp.413-422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tplants.2012.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutamine, arginine and the amino acid transporter Pt-CAT11 play important roles during senescence in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (7), pp.1159-1169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcq047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of a pathosystem between pea and the necrotrophic fungus Botrytis cinerea with a focus on STP13-like sugar transporter</w:t>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">hal-05462864v1</w:t>
+                <w:t xml:space="preserve">Transcriptomic atlas in Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic atlas in Pisum sativum, facilitating systems biology approach of sugar transporters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transcription factor dataset in the pea genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1158 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia M.J. Smith</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-05465358v1</w:t>
+                <w:t xml:space="preserve">hal-05462569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4192,90 +4192,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance au stress hydrique, fonctionnement racinaire et flux de carbone optimisés, pour une amélioration du rendement chez le pois (Pisum sativum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Artault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Réseau Écologie des Interaction Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
@@ -4304,103 +4304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of sugar transport and starch metabolism during pea seed development following a water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatepe Kodjovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles (FR), France</w:t>
@@ -4429,103 +4429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon fluxes in response to drought with a specific focus on Pisum sativum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFBV, Aug 2022, Montpellier (34000), France</w:t>
@@ -4548,441 +4548,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycorhizes, des microorganismes qui nourrissent et protègent les plantes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uncovering sugar transporters and invertases in Fabaceae subjected to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Fête des champignons de Prailles-La Couarde : curieux champignons pour curieux visiteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associations communales de Prailles-La Couarde, Oct 2021, Melle, France</w:t>
+              <w:t xml:space="preserve">Workshop Sugar Allocation in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479368v1</w:t>
+                <w:t xml:space="preserve">hal-05479092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering sugar transporters and invertases in Fabaceae subjected to drought</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mycorhizes, des microorganismes qui nourrissent et protègent les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Sugar Allocation in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Versailles (FR), France</w:t>
+              <w:t xml:space="preserve">28e Fête des champignons de Prailles-La Couarde : curieux champignons pour curieux visiteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associations communales de Prailles-La Couarde, Oct 2021, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479092v1</w:t>
+                <w:t xml:space="preserve">hal-05479368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces microorganismes du sol qui nourrissent et protègent les plantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">À l’interface entre plantes et microorganismes : ces champignons symbiotiques qui nourrissent et protègent les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Science se livre 2020 : Le monde fantastique des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Le Tour du CNRS en 80 jours – 80 ans du CNRS – Thème : Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479333v1</w:t>
+                <w:t xml:space="preserve">hal-05479312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’interface entre plantes et microorganismes : ces champignons symbiotiques qui nourrissent et protègent les plantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ces microorganismes du sol qui nourrissent et protègent les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Tour du CNRS en 80 jours – 80 ans du CNRS – Thème : Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">La Science se livre 2020 : Le monde fantastique des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479312v1</w:t>
+                <w:t xml:space="preserve">hal-05479333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de régulation du transportome mycorhizien : Existe-t-il une voie commune du transport symbiotique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFM5 5ème Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerke, France</w:t>
@@ -5011,90 +5011,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dimensions in the systems biology of nitrogen networks: time, dosage and nutrient interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kranthi Varala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Marshall-Colón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Cirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5130,497 +5130,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the biotrophic transportome in the arbuscular mycorrhiza</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrient Economics: Uncovering the Pareto optimality of nutrient trade-off in plant biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">110 Congresso SBI Società Botanica Italiana Onlus, II international plant science conference (IPSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Pavie, Italy</w:t>
+              <w:t xml:space="preserve">1st Annual NYU Postdocs Interdisciplinary Symposium (PoIntS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York University, May 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506627v1</w:t>
+                <w:t xml:space="preserve">hal-05462793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient Economics: Uncovering the Pareto optimality of nutrient trade-off in plant biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biotrophic transportome in the arbuscular mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Annual NYU Postdocs Interdisciplinary Symposium (PoIntS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, New York University, May 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Assilomar 17-22 mars 2015, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462793v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotrophic transportome in the arbuscular mycorrhiza</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capturing dynamic transcription in gene regulatory networks using affinity-labeled UTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Assilomar 17-22 mars 2015, United States</w:t>
+              <w:t xml:space="preserve">ICAR 2015 – 26th International Conference on Arabidopsis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512088v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing dynamic transcription in gene regulatory networks using affinity-labeled UTP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Doidy</w:t>
+                <w:t xml:space="preserve">Study of the biotrophic transportome in the arbuscular mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annamaria Cubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2015 – 26th International Conference on Arabidopsis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">110 Congresso SBI Società Botanica Italiana Onlus, II international plant science conference (IPSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Pavie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479078v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medicago truncatula sucrose transporter family: From plant leaves to fungal symbiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Schüssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3es Journées des doctorants INRA SPE (Santé Plante Environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la recherche agronomique – Santé Plante Environnement (INRA SPE), Jun 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5645,90 +5645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de sucres au sein de la mycorhize à arbuscules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Schüssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFM2 - 2ème Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bruxelles (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5753,90 +5753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of transporters in successful plant-fungus collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Schüssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM6 – 6th International Conference on Mycorrhizae : Beyond the roots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Belo Horizonte (Minas Gerais), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5893,90 +5893,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transportome of mycorrhizal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6049,90 +6049,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Genome of glomeromycotan fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The mycota IX - Fungal Associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 ed., </w:t>
@@ -6206,65 +6206,65 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medicago truncatula sucrose transporter family : sugar transport from plant source leaves towards the arbuscular mycorrhizal fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agricultural sciences. Université de Bourgogne, 2012. English. </w:t>
+              <w:t xml:space="preserve">Agricultural sciences. Université de Bourgogne; Ludwig-Maximilians Universität (Munich, Allemagne), 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012DIJOS020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -6367,51 +6367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C94EE9F7"/>
+    <w:nsid w:val="965B3DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6598,51 +6598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/768239" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3966-3218" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168459159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/302371824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409105343" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462593v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Cedoine Kodjovi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Broussard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Couturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.70194" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313214" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13729" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Kadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13673" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hennion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12751" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223173" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.06.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neymotin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly B. Edwards" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthi Varala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2410-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNZ2P9L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corneillat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss079" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Grace" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kuhn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Plas Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.03.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMZ38J42-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Artault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gmyr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S La Camera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Kodjovi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Chedid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will E. Hinckley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Araus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Para" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Shih" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465309v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela von Sneidern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Coruzzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465331v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hayot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M.J. Smith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462780v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Col&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cirrone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aprile" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cubi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462793v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Coruzzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479354v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118951417.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-3-642-30825-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00808405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOS020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/768239" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3966-3218" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168459159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/302371824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409105343" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Couturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Artault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gmyr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S La Camera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Kodjovi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Chedid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will E. Hinckley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Araus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Para" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Shih" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela von Sneidern" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Coruzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hayot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M.J. Smith" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Cedoine Kodjovi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.70194" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Broussard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14062" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13729" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027277v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Kadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13673" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hennion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12751" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223173" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNZ2P9L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.06.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462536v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neymotin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly B. Edwards" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthi Varala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2410-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corneillat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Grace" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kuhn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Plas Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.03.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMZ38J42-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq047" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462593v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462780v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Col&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cirrone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Coruzzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aprile" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cubi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479354v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118951417.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-3-642-30825-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00808405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOS020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>