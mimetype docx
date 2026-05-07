--- v1 (2026-04-03)
+++ v2 (2026-05-07)
@@ -4173,277 +4173,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance au stress hydrique, fonctionnement racinaire et flux de carbone optimisés, pour une amélioration du rendement chez le pois (Pisum sativum)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Bunel</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of sugar transport and starch metabolism during pea seed development following a water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Artault</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatepe Kodjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Réseau Écologie des Interaction Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497682v1</w:t>
+                <w:t xml:space="preserve">hal-05479107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of sugar transport and starch metabolism during pea seed development following a water deficit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Morin</w:t>
+                <w:t xml:space="preserve">Tolérance au stress hydrique, fonctionnement racinaire et flux de carbone optimisés, pour une amélioration du rendement chez le pois (Pisum sativum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vriet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Versailles (FR), France</w:t>
+              <w:t xml:space="preserve">Rencontres du Réseau Écologie des Interaction Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479107v1</w:t>
+                <w:t xml:space="preserve">hal-05497682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon fluxes in response to drought with a specific focus on Pisum sativum.</w:t>
               </w:r>
@@ -5130,303 +5130,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient Economics: Uncovering the Pareto optimality of nutrient trade-off in plant biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biotrophic transportome in the arbuscular mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Annual NYU Postdocs Interdisciplinary Symposium (PoIntS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, New York University, May 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Assilomar 17-22 mars 2015, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462793v1</w:t>
+                <w:t xml:space="preserve">hal-01512088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotrophic transportome in the arbuscular mycorrhiza</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capturing dynamic transcription in gene regulatory networks using affinity-labeled UTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Assilomar 17-22 mars 2015, United States</w:t>
+              <w:t xml:space="preserve">ICAR 2015 – 26th International Conference on Arabidopsis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512088v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing dynamic transcription in gene regulatory networks using affinity-labeled UTP</w:t>
+                <w:t xml:space="preserve">Nutrient Economics: Uncovering the Pareto optimality of nutrient trade-off in plant biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2015 – 26th International Conference on Arabidopsis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Annual NYU Postdocs Interdisciplinary Symposium (PoIntS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York University, May 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479078v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the biotrophic transportome in the arbuscular mycorrhiza</w:t>
               </w:r>
@@ -6367,51 +6367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="965B3DF0"/>
+    <w:nsid w:val="88F0DE72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6598,51 +6598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/768239" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3966-3218" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168459159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/302371824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409105343" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Couturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Artault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gmyr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S La Camera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Kodjovi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Chedid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will E. Hinckley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Araus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Para" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Shih" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela von Sneidern" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Coruzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hayot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M.J. Smith" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Cedoine Kodjovi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.70194" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Broussard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14062" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13729" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027277v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Kadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13673" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hennion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12751" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223173" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNZ2P9L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.06.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462536v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neymotin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly B. Edwards" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthi Varala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2410-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corneillat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Grace" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kuhn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Plas Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.03.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMZ38J42-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq047" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462593v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497682v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462780v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Col&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cirrone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Coruzzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aprile" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cubi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479354v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118951417.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-3-642-30825-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00808405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOS020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/768239" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3966-3218" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168459159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/302371824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409105343" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Couturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Artault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gmyr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S La Camera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Kodjovi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Chedid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will E. Hinckley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Araus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Para" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Shih" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela von Sneidern" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Coruzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hayot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M.J. Smith" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Cedoine Kodjovi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.70194" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Broussard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14062" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13729" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027277v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Kadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13673" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hennion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12751" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223173" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNZ2P9L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.06.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462536v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neymotin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly B. Edwards" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthi Varala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2410-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corneillat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Grace" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kuhn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Plas Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.03.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMZ38J42-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq047" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462593v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462780v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Col&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cirrone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512088v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Coruzzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462793v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aprile" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cubi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479354v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118951417.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-3-642-30825-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00808405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOS020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>