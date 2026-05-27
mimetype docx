--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -195,3967 +195,4101 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Contribution of Phloem Metabolism to Leaf Respiration: New Insights Into an Old Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwin L. Moreno-Echeverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.70580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A transcriptomic atlas facilitating systems biology approaches in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (6), pp.e70194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csc2.70194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Evidence for Photosynthetic Dependency of Phloem Sap Generation in Minor Veins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Broussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dourmap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (2), pp.1037-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.70274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugar Transport and Signaling in Shoot Branching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengrong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (23), pp.13214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms252313214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome‐wide transcriptional responses to water deficit during seed development in Pisum sativum , focusing on sugar transport and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175 (6), pp.e14062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon fluxes and environmental interactions during legume development, with a specific focus on Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and root-knot nematode infection of tomato are influenced by mycorrhizal fungi and earthworms in an intercropping cultivation system with leeks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Detrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.104181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome‐wide identification of invertases in Fabaceae , focusing on transcriptional regulation of Pisum sativum invertases in seed subjected to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadia Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugars en route to the roots. Transport, metabolism and storage within plant roots and towards microorganisms of the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165 (1), pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugar transporters in Fabaceae, featuring SUT MST and SWEET families of the model plant Medicago truncatula and the agricultural crop Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0223173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces microorganismes qui nourrissent et protègent les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Take a Trip Through the Plant and Fungal Transportome of Mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine D. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.937-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugar exchanges in arbuscular mycorrhiza: RiMST5 and RiMST6, two novel Rhizophagus irregularis monosaccharide transporters, are involved in both sugar uptake from the soil and from the plant partner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chatagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.354-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2016.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Hit-and-Run” transcription: de novo transcription initiated by a transient bZIP1 “hit” persists after the “run”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Neymotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly B. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kranthi Varala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2410-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotrophic transportome in mutualistic plant-fungal interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (8), pp.597-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-013-0496-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Medicago truncatula Sucrose Transporter Family: Characterization and Implication of Key Members in Carbon Partitioning towards Arbuscular Mycorrhizal Fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Corneillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (6), pp.1346 - 1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/sss079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugar transporters in plants and in their interactions with fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Plas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (7), pp.413-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2012.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glutamine, arginine and the amino acid transporter Pt-CAT11 play important roles during senescence in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (7), pp.1159-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of a pathosystem between pea and the necrotrophic fungus Botrytis cinerea with a focus on STP13-like sugar transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Artault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gmyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptomic atlas in Pisum sativum, facilitating systems biology approach of sugar transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatepe Kodjovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop Carbon Allocation in Plants : Advances in understanding carbon allocation and acquisition / Avancées dans la compréhension de l'allocation et de l'acquisition du carbone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Versailles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and functional responses of STP13 genes in Pisum sativum under water deficit and fungal infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Artault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gmyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root functioning, carbon allocation and tolerance to water stress in Pea (Pisum sativum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Artault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root functioning, carbon allocation and tolerance to water stress in Pea (&amp;lt;i&amp;gt;Pisum sativum&amp;lt;/i&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Artault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Root Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Ghent, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance to water stress, root functioning and carbon flux optimized for improved yield in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Artault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized carbon fluxes for improved yields and water stress tolerance in peas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saclay Plant Science Summer School – Plant sugars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint-Lambert-des-Bois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPK in Arabidopsis: Revisiting Murashige and Skoog in the Genomic Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will E. Hinckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Araus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Lab Plant Genomes, Systems Biology, and Engineering conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Cold Spring Harbor (New York), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The arbuscular mycorrhizal transportome, what next!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Molecular Mycorrhiza Meeting IMMM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Turin, Italy. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic targets of the master transcription factor bZIP1 confirmed using a new inducible system in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela von Sneidern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria M. Coruzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NYU Undergraduate research conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, New York (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar transport in abuscular mycorrhiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Schüssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMC9, 9th International mycorrhiza congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Edimbourg (Écosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-breeding and development of sainfoin (Onobrychis viciifolia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia M.J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHE 2008 – The first Symposium on Horticulture in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Wien, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465358v1</w:t>
-              </w:r>
-[...2249 lines deleted...]
-                <w:t xml:space="preserve">hal-02545662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic atlas in Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription factor dataset in the pea genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4165,1711 +4299,1711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of sugar transport and starch metabolism during pea seed development following a water deficit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Tolérance au stress hydrique, fonctionnement racinaire et flux de carbone optimisés, pour une amélioration du rendement chez le pois (Pisum sativum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vriet</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Versailles (FR), France</w:t>
+              <w:t xml:space="preserve">Rencontres du Réseau Écologie des Interaction Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479107v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance au stress hydrique, fonctionnement racinaire et flux de carbone optimisés, pour une amélioration du rendement chez le pois (Pisum sativum)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Transcriptional regulation of sugar transport and starch metabolism during pea seed development following a water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Artault</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatepe Kodjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Réseau Écologie des Interaction Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497682v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon fluxes in response to drought with a specific focus on Pisum sativum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFBV, Aug 2022, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering sugar transporters and invertases in Fabaceae subjected to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Sugar Allocation in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mycorhizes, des microorganismes qui nourrissent et protègent les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Fête des champignons de Prailles-La Couarde : curieux champignons pour curieux visiteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associations communales de Prailles-La Couarde, Oct 2021, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’interface entre plantes et microorganismes : ces champignons symbiotiques qui nourrissent et protègent les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Tour du CNRS en 80 jours – 80 ans du CNRS – Thème : Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces microorganismes du sol qui nourrissent et protègent les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Science se livre 2020 : Le monde fantastique des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de régulation du transportome mycorhizien : Existe-t-il une voie commune du transport symbiotique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFM5 5ème Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerke, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dimensions in the systems biology of nitrogen networks: time, dosage and nutrient interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kranthi Varala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Marshall-Colón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Cirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen 2016, the Nitrogen nutrition of plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotrophic transportome in the arbuscular mycorrhiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Assilomar 17-22 mars 2015, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing dynamic transcription in gene regulatory networks using affinity-labeled UTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2015 – 26th International Conference on Arabidopsis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient Economics: Uncovering the Pareto optimality of nutrient trade-off in plant biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual NYU Postdocs Interdisciplinary Symposium (PoIntS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York University, May 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the biotrophic transportome in the arbuscular mycorrhiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Cubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">110 Congresso SBI Società Botanica Italiana Onlus, II international plant science conference (IPSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Pavie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medicago truncatula sucrose transporter family: From plant leaves to fungal symbiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Schüssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3es Journées des doctorants INRA SPE (Santé Plante Environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la recherche agronomique – Santé Plante Environnement (INRA SPE), Jun 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de sucres au sein de la mycorhize à arbuscules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Schüssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFM2 - 2ème Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bruxelles (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of transporters in successful plant-fungus collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Schüssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM6 – 6th International Conference on Mycorrhizae : Beyond the roots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Belo Horizonte (Minas Gerais), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5879,310 +6013,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transportome of mycorrhizal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Inc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1118951415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118951446.ch14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Genome of glomeromycotan fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The mycota IX - Fungal Associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 ed., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 432 p., 2012, The Mycota, ISBN: 978-3-642-30825-3 (Print) 978-3-642-30826-0 (Online)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6192,114 +6326,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medicago truncatula sucrose transporter family : sugar transport from plant source leaves towards the arbuscular mycorrhizal fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. Université de Bourgogne; Ludwig-Maximilians Universität (Munich, Allemagne), 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012DIJOS020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00808405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6367,51 +6501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88F0DE72"/>
+    <w:nsid w:val="68A379CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6598,51 +6732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/768239" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3966-3218" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168459159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/302371824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409105343" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Couturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Artault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gmyr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S La Camera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Kodjovi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Chedid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will E. Hinckley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Araus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Para" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Shih" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela von Sneidern" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Coruzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hayot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M.J. Smith" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Cedoine Kodjovi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.70194" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Broussard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14062" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13729" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027277v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Kadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13673" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hennion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12751" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223173" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNZ2P9L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.06.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462536v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neymotin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly B. Edwards" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthi Varala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2410-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corneillat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Grace" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kuhn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Plas Simon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.03.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMZ38J42-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq047" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462593v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462780v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Col&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cirrone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512088v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Coruzzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462793v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aprile" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cubi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479354v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118951417.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-3-642-30825-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00808405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOS020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/768239" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3966-3218" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168459159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/302371824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409105343" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin L. Moreno-Echeverry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70580" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Cedoine Kodjovi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.70194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Broussard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70274" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313214" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13729" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Kadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13673" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hennion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12751" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223173" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNZ2P9L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.06.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neymotin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly B. Edwards" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthi Varala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2410-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corneillat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Grace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kuhn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Plas Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.03.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMZ38J42-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Artault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gmyr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S La Camera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Kodjovi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Chedid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will E. Hinckley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Araus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Para" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Shih" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela von Sneidern" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Coruzzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465331v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hayot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M.J. Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479107v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479312v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Col&#243;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cirrone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Coruzzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aprile" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cubi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462823v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465397v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118951417.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-3-642-30825-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00808405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOS020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>