--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -66,2305 +66,2305 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific inverse associations between FGF23 levels and marrow adiposity content at the proximal femur in post-menopausal women</w:t>
+                <w:t xml:space="preserve">The calcium-sensing receptor in sepsis and septic shock, mechanistic pathways and translational perspectives: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paccou Julien</w:t>
+                <w:t xml:space="preserve">Valentine Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Sammy</w:t>
+                <w:t xml:space="preserve">Saïd Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramdane Nassima</w:t>
+                <w:t xml:space="preserve">Michel Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michou Laetitia</w:t>
+                <w:t xml:space="preserve">Osama Abou-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbon Guillaume</w:t>
+                <w:t xml:space="preserve">Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 205, pp.117813. </w:t>
+              <w:t xml:space="preserve">Inflammation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 75 (1), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2026.117813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00011-026-02227-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484305v1</w:t>
+                <w:t xml:space="preserve">hal-05603907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for Improved Clinical Practices for Total Thyroxine (T4) Assay</w:t>
+                <w:t xml:space="preserve">Site-specific inverse associations between FGF23 levels and marrow adiposity content at the proximal femur in post-menopausal women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ericka Berthe</w:t>
+                <w:t xml:space="preserve">Paccou Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Bencheqroun</w:t>
+                <w:t xml:space="preserve">Badr Sammy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ramdane Nassima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michou Laetitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courbon Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Applied Laboratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jalm/jfaf003⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 205, pp.117813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2026.117813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934077v1</w:t>
+                <w:t xml:space="preserve">hal-05484305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into preclinical models of calcific aortic valve disease and their translational potential</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Recommendations for Improved Clinical Practices for Total Thyroxine (T4) Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ericka Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bencheqroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2025.1621990⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Applied Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jalm/jfaf003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391327v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phosphatase activity of soluble epoxide hydrolase regulates vascular calcification through the metabolism of pyrophosphate anions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into preclinical models of calcific aortic valve disease and their translational potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Varennes</w:t>
+                <w:t xml:space="preserve">Isabelle Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Berg</w:t>
+                <w:t xml:space="preserve">Carine Avondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Perzo</w:t>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvanie Renet</w:t>
+                <w:t xml:space="preserve">Christophe Tribouilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-025-08390-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2025.1621990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442030v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe hypophosphatemia induced by excessive production of FGF23 in acute hepatitis: from bedside to bench</w:t>
+                <w:t xml:space="preserve">The phosphatase activity of soluble epoxide hydrolase regulates vascular calcification through the metabolism of pyrophosphate anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
+                <w:t xml:space="preserve">Hind Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+                <w:t xml:space="preserve">Olivier Varennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Cauffiez</w:t>
+                <w:t xml:space="preserve">Elodie Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Fellah</w:t>
+                <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia van der Hauwaert</w:t>
+                <w:t xml:space="preserve">Sylvanie Renet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (11), </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-025-08390-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784784v1</w:t>
+                <w:t xml:space="preserve">hal-05442030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone health in children with severe cerebral palsy</w:t>
+                <w:t xml:space="preserve">Severe hypophosphatemia induced by excessive production of FGF23 in acute hepatitis: from bedside to bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Barbier</w:t>
+                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Goeb</w:t>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Gouron</w:t>
+                <w:t xml:space="preserve">Christelle Cauffiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Fritot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+                <w:t xml:space="preserve">Sandy Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia van der Hauwaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2023.1264111⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391388v1</w:t>
+                <w:t xml:space="preserve">hal-04784784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WCN23-0900 chronic kidney disease is a key risk factor for aortic stenosis progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Candellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (3), pp.S156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ekir.2023.02.351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between bone marrow adipose tissue and kidney function in postmenopausal women</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bone health in children with severe cerebral palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cotten</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vincent Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Fritot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bonr.2023.101713⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1264111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2023.1264111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435687v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions about Using the Induced Membrane Technique to Manage Cases of Congenital Tibial Pseudarthrosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between bone marrow adipose tissue and kidney function in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florelle Gindraux</w:t>
+                <w:t xml:space="preserve">Sammy Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-Charles Masquelet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anne Cotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12141918⟩</w:t>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bonr.2023.101713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176982v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic kidney disease is a key risk factor for aortic stenosis progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Candellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (12), pp.2776-2785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfad116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasorin Plays a Critical Role in Vascular Smooth Muscle Cells and Arterial Functions.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questions about Using the Induced Membrane Technique to Manage Cases of Congenital Tibial Pseudarthrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michaela Krautzberger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Céline Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florelle Gindraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Charles Masquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gouron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.30838⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.1918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12141918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740510v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Endothelium and COVID-19: An Increasingly Clear Link Brief Title: Endotheliopathy in COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23116196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of standing frames used in real life on bone remodeling in non-walking children with cerebral palsy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vasorin Plays a Critical Role in Vascular Smooth Muscle Cells and Arterial Functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Goëb</w:t>
+                <w:t xml:space="preserve">Loïc Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Klein</w:t>
+                <w:t xml:space="preserve">Gaëlle Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fritot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A. Michaela Krautzberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-022-06436-5⟩</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.30838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680557v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting the phosphatase activity of soluble epoxide hydrolase reduces arterial calcification and prevents the cardiovascular complications of chronic kidney disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of standing frames used in real life on bone remodeling in non-walking children with cerebral palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Varennes</w:t>
+                <w:t xml:space="preserve">V. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Perzo</w:t>
+                <w:t xml:space="preserve">V. Goëb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Berg</w:t>
+                <w:t xml:space="preserve">C. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Levesque</w:t>
+                <w:t xml:space="preserve">S. Fritot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (1, SI), pp.24-25. </w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2022.04.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00198-022-06436-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712139v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased monocyte calcium sensing receptor expression in patients with chronic kidney disease is associated with impaired monocyte ability to reduce vascular calcification</w:t>
+                <w:t xml:space="preserve">Inhibiting the phosphatase activity of soluble epoxide hydrolase reduces arterial calcification and prevents the cardiovascular complications of chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mary</w:t>
+                <w:t xml:space="preserve">H. Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Objois</w:t>
+                <w:t xml:space="preserve">O. Varennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brazier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef Bennis</w:t>
+                <w:t xml:space="preserve">N. Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boudot</w:t>
+                <w:t xml:space="preserve">E. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.01.026⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1, SI), pp.24-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2022.04.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287352v1</w:t>
+                <w:t xml:space="preserve">hal-03712139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Receptor Activator of Nuclear Factor kB Ligand and triglycerides are associated with progression of lower limb arterial calcification in type 2 diabetes: a prospective, observational cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decreased monocyte calcium sensing receptor expression in patients with chronic kidney disease is associated with impaired monocyte ability to reduce vascular calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Phan</w:t>
+                <w:t xml:space="preserve">Aurélien Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
+                <w:t xml:space="preserve">Thibaut Objois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hajage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole-Elodie Aubert</w:t>
+                <w:t xml:space="preserve">Cédric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-020-01122-4⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (6), pp.1382-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946643v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Metabolism of Epoxyeicosatrienoic Acids by Soluble Epoxide Hydrolase Is Protective against the Development of Vascular Calcification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+                <w:t xml:space="preserve">The Masquelet technique: Current concepts, animal models, and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duflot</w:t>
+                <w:t xml:space="preserve">Michael Monet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Kauffenstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Objois</w:t>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Charles Masquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (12), pp.4313. </w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (9), pp.1349-1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21124313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/term.3097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346167v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CaSR in Pathogenesis of Breast Cancer: A New Target for Early Stage Bone Metastases</w:t>
               </w:r>
@@ -2376,5631 +2376,5765 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souvik Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clezardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fonc.2020.00069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Masquelet technique: Current concepts, animal models, and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Metabolism of Epoxyeicosatrienoic Acids by Soluble Epoxide Hydrolase Is Protective against the Development of Vascular Calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Varennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Klein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain-Charles Masquelet</w:t>
+                <w:t xml:space="preserve">Gilles Kauffenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Objois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/term.3097⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (12), pp.4313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21124313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584340v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early steroid withdrawal has a positive effect on bone in kidney transplant recipients: a propensity score study with inverse probability-of-treatment weighting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating Receptor Activator of Nuclear Factor kB Ligand and triglycerides are associated with progression of lower limb arterial calcification in type 2 diabetes: a prospective, observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Batteux</w:t>
+                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gras-Champel</w:t>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lando</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+                <w:t xml:space="preserve">Carole-Elodie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1759720X20953357⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-020-01122-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564799v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the calcium sensing receptor in breast cancer cells diminishes colonization and migratory response in a trabecular bone explant model, and reduces osteolytic lesions in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souvik Das</w:t>
+                <w:t xml:space="preserve">Early steroid withdrawal has a positive effect on bone in kidney transplant recipients: a propensity score study with inverse probability-of-treatment weighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gabrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Six</w:t>
+                <w:t xml:space="preserve">Valerie Gras-Champel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Boudot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saïd Kamel</w:t>
+                <w:t xml:space="preserve">Mathilde Lando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS18-2859⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1759720X20953357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564971v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the calcium-sensing receptor in human valvular interstitial cells promotes calcification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Association of ionized serum magnesium with progression of aortic valve calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawraa Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Bou Abdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lenglet</w:t>
+                <w:t xml:space="preserve">Agnès Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Avondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (1), pp.503</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485693v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of ionized serum magnesium with progression of aortic valve calcification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Boullier</w:t>
+                <w:t xml:space="preserve">Targeting the calcium sensing receptor in breast cancer cells diminishes colonization and migratory response in a trabecular bone explant model, and reduces osteolytic lesions in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvik Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Henaut</w:t>
+                <w:t xml:space="preserve">Antoine Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Avondo</w:t>
+                <w:t xml:space="preserve">Cedric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (13, S), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS18-2859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564969v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of a New Pharmaceutical Form of Vitamin D3 100,000 IU in Soft Capsule</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+                <w:t xml:space="preserve">Activation of the calcium-sensing receptor in human valvular interstitial cells promotes calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawraa Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brami</w:t>
+                <w:t xml:space="preserve">Lucie Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Daniel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeanne Bou Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11030703⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.2 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563955v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHARMACOKINETICS OF A NEW PHARMACEUTICAL FORM OF A VITAMIN D3 100 000 IU IN SOFT CAPSULE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pharmacokinetics of a New Pharmaceutical Form of Vitamin D3 100,000 IU in Soft Capsule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fardellone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. C. Souberbielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11030703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563952v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Monocytes in the Treatment of Vascular Calcifications: Involvement of the Calcium-Sensing Receptor (CaSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Objois</w:t>
+                <w:t xml:space="preserve">PHARMACOKINETICS OF A NEW PHARMACEUTICAL FORM OF A VITAMIN D3 100 000 IU IN SOFT CAPSULE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sejourne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 140 (1)</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.S263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564968v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Roles of Monocytes/Macrophages in Cardiovascular Calcification Associated with Chronic Kidney Disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Role of Monocytes in the Treatment of Vascular Calcifications: Involvement of the Calcium-Sensing Receptor (CaSR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Objois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sejourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564970v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher parathyroid hormone levels are associated with increased below-the-knee arterial calcification in type 2 diabetes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New Insights into the Roles of Monocytes/Macrophages in Cardiovascular Calcification Associated with Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Candellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Grissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2017.04.008⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins11090529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564973v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Determinants of Tubular Phosphate Reabsorption: Insights on Renal Excretion of Phosphates in Kidney Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Higher parathyroid hormone levels are associated with increased below-the-knee arterial calcification in type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Mesbah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexia Delpierre</w:t>
+                <w:t xml:space="preserve">O. Bourron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000488864⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (3), pp.305-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2017.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584341v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High extracellular calcium induced valvular calcification through a calcium sensing receptor dependent mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hawraa Issa</w:t>
+                <w:t xml:space="preserve">Differential Determinants of Tubular Phosphate Reabsorption: Insights on Renal Excretion of Phosphates in Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Tabibzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lenglet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Brazier</w:t>
+                <w:t xml:space="preserve">Maite Daroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (5), pp.300-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000488864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564972v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite Roles of the Soluble Epoxide Hydrolase Domains in the Development of Vascular Calcification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lenglet</w:t>
+                <w:t xml:space="preserve">High extracellular calcium induced valvular calcification through a calcium sensing receptor dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawraa Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Avondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.1057-1058</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564974v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Clinical Trial of Sevelamer Carbonate on Serum Klotho and Fibroblast Growth Factor 23 in CKD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Najeh El Esper</w:t>
+                <w:t xml:space="preserve">Osteoclasts and their precursors are present in the induced-membrane during bone reconstruction using the Masquelet technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Urena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Combe</w:t>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.03030317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.382-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/term.1921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574250v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteoclasts and their precursors are present in the induced-membrane during bone reconstruction using the Masquelet technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Place des marqueurs biologiques dans l’exploration du rétrécissement aortique calcifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Varennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/term.1921⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (493), pp.40-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(17)30238-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564977v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des marqueurs biologiques dans l’exploration du rétrécissement aortique calcifié</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association between metformin use and below-the-knee arterial calcification score in type 2 diabetic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Hartemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Elodie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(17)30238-1⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-017-0509-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811762v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between metformin use and below-the-knee arterial calcification score in type 2 diabetic patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study (vol 32, pg 870, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salim Kemel</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh El Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janette Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-017-0509-7⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (9), pp.1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfx249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555488v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study (vol 32, pg 870, 2017)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Randomized Clinical Trial of Sevelamer Carbonate on Serum Klotho and Fibroblast Growth Factor 23 in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najeh El Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Janette Mansour</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfx249⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.1930-1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.03030317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564975v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes physiopathologiques du rétrécissement aortique calcifié</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Opposite Roles of the Soluble Epoxide Hydrolase Domains in the Development of Vascular Calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Varennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Objois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(17)30236-8⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/circ.136.suppl_1.18400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811695v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes physiopathologiques du rétrécissement aortique calcifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Varennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfw042⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (493), pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(17)30236-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564976v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of a functional calcium-sensing receptor dramatically increases osteolytic potential of MDA-MB-231 cells in a mouse model of bone metastasis through epiregulin-mediated osteoprotegerin downregulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariangela Galante</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh El Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janette Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (34), pp.56460-56472. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (5), pp.870-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.16999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfw042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565108v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the calcium-sensing receptor in monocytes from synovial fluid is increased in osteoarthritis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Overexpression of a functional calcium-sensing receptor dramatically increases osteolytic potential of MDA-MB-231 cells in a mouse model of bone metastasis through epiregulin-mediated osteoprotegerin downregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Brazier</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Thiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Galante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.012⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (34), pp.56460-56472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.16999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564083v1</w:t>
+                <w:t xml:space="preserve">hal-03565108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcitriol Prevents In Vitro Vascular Smooth Muscle Cell Mineralization by Regulating Calcium-Sensing Receptor Expression</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Expression of the calcium-sensing receptor in monocytes from synovial fluid is increased in osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sejourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Objois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2014-1744⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (2), pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792855v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Pathophysiological mechanisms of vascular calcification].</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Calcitriol Prevents In Vitro Vascular Smooth Muscle Cell Mineralization by Regulating Calcium-Sensing Receptor Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delanaye</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (6), pp.1965-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2014-1744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/abc.2015.1044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01773113v1</w:t>
+                <w:t xml:space="preserve">hal-03792855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The calcium-sensing receptor: A promising target for prevention of colorectal cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Aggarwal</w:t>
+                <w:t xml:space="preserve">[Pathophysiological mechanisms of vascular calcification].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Prinz-Wohlgenannt</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bargnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samawansha Tennakoon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Boudot</w:t>
+                <w:t xml:space="preserve">Pierre Delanaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.02.011⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.271-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2015.1044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929118v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcimimetics increase CaSR expression and reduce mineralization in vascular smooth muscle cells: mechanisms of action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boudot</w:t>
+                <w:t xml:space="preserve">The calcium-sensing receptor: A promising target for prevention of colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Massy</w:t>
+                <w:t xml:space="preserve">Maximilian Prinz-Wohlgenannt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Lopez-Fernandez</w:t>
+                <w:t xml:space="preserve">Samawansha Tennakoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Dupont</w:t>
+                <w:t xml:space="preserve">Julia Höbaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 101 (2), pp.256-265. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1853 (9), pp.2158-2167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvt249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792871v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular calcification in patients with type 2 diabetes: the involvement of matrix Gla protein.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Calcimimetics increase CaSR expression and reduce mineralization in vascular smooth muscle cells: mechanisms of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourron Olivier</w:t>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cees Vemeer</w:t>
+                <w:t xml:space="preserve">Irene Lopez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Theuwissen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elke Magdeleyns</w:t>
+                <w:t xml:space="preserve">Sebastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2840-13-85⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (2), pp.256-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvt249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00989533v1</w:t>
+                <w:t xml:space="preserve">hal-03792871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total calcium-sensing receptor expression in circulating monocytes is increased in rheumatoid arthritis patients with severe coronary artery calcification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vascular calcification in patients with type 2 diabetes: the involvement of matrix Gla protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourron Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Paccou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boudot</w:t>
+                <w:t xml:space="preserve">Cees Vemeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Renard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Said Kamel</w:t>
+                <w:t xml:space="preserve">Elke Theuwissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Magdeleyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-014-0412-5⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2840-13-85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444981v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00989533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronary and Abdominal Aorta Calcification in Rheumatoid Arthritis: Relationships with Traditional Cardiovascular Risk Factors, Disease Characteristics, and Concomitant Treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Total calcium-sensing receptor expression in circulating monocytes is increased in rheumatoid arthritis patients with severe coronary artery calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (4), pp.412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-014-0412-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3899/jrheum.140239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04444990v1</w:t>
+                <w:t xml:space="preserve">hal-04444981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationships Between Serum Sclerostin, Bone Mineral Density, and Vascular Calcification in Rheumatoid Arthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Coronary and Abdominal Aorta Calcification in Rheumatoid Arthritis: Relationships with Traditional Cardiovascular Risk Factors, Disease Characteristics, and Concomitant Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mentaverri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Fardellone</w:t>
+                <w:t xml:space="preserve">Cédric Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2014-2327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (11), pp.2137-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.140239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444980v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination and Modulation of Total and Surface Calcium-Sensing Receptor Expression in Monocytes In Vivo and In Vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">The Relationships Between Serum Sclerostin, Bone Mineral Density, and Vascular Calcification in Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Said Kamel</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilman Bernhard Drüeke</w:t>
+                <w:t xml:space="preserve">C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074800⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (12), pp.4740-4748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2014-2327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792884v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone complications of mastocytosis: a link between clinical and biological characteristics.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Desoutter</w:t>
+                <w:t xml:space="preserve">Determination and Modulation of Total and Surface Calcium-Sensing Receptor Expression in Monocytes In Vivo and In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chandresis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Henry</w:t>
+                <w:t xml:space="preserve">Tilman Bernhard Drüeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Am. J. Med.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e74800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844953v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular calcification in rheumatoid arthritis: Prevalence, pathophysiological aspects and potential targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Paccou</w:t>
+                <w:t xml:space="preserve">Bone complications of mastocytosis: a link between clinical and biological characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brazier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Mentaverri</w:t>
+                <w:t xml:space="preserve">J. Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Fardellone</w:t>
+                <w:t xml:space="preserve">O. Chandresis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Merlusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Am. J. Med.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126, pp.75-e1-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04444961v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone complications of mastocytosis: a link between clinical and biological characteristics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Guillaume</w:t>
+                <w:t xml:space="preserve">Vascular calcification in rheumatoid arthritis: Prevalence, pathophysiological aspects and potential targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Desouter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Henry</w:t>
+                <w:t xml:space="preserve">M. Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mentaverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Am. J. Med.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 224 (2), pp.283-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2012.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766829v1</w:t>
+                <w:t xml:space="preserve">hal-04444961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The onset of left ventricular diastolic dysfunction in SHR rats is not related to hypertrophy or hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 302 (7), pp.H1524 - H1532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpheart.00955.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the calcium sensing receptor and the Phosphoinositide 3-kinase/Akt pathway in the extracellular calcium-mediated migration of RAW 264.7 osteoclast precursor cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
+                <w:t xml:space="preserve">Bone complications of mastocytosis: a link between clinical and biological characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chandresis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Merlusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Am. J. Med.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ?, pp.?-?</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411296v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the calcium sensing receptor and the Phosphoinositide 3-kinase/Akt pathway in the extracellular calcium-mediated migration of RAW 264.7 osteoclast precursor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Saidak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Krim Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (5), pp.1416-1423</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 46 (5), pp.1416-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2010.01.383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626700v1</w:t>
+                <w:t xml:space="preserve">hal-03411296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Signal-Regulated Kinases 1 and 2 and TRPC1 Channels are Required for Calcium-Sensing Receptor-Stimulated MCF-7 Breast Cancer Cell Proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of the calcium sensing receptor and the Phosphoinositide 3-kinase/Akt pathway in the extracellular calcium-mediated migration of RAW 264.7 osteoclast precursor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Saidak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine El Hiani</w:t>
+                <w:t xml:space="preserve">Abdel Krim Boulanouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ahidouch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (5), pp.1416-1423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000218179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04122815v1</w:t>
+                <w:t xml:space="preserve">hal-00626700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Signal-Regulated Kinases 1 and 2 and TRPC1 Channels are Required for Calcium-Sensing Receptor-Stimulated MCF-7 Breast Cancer Cell Proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Hiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ahidouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V’yacheslav Lehen’kyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ahidouch</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (4-6), pp.335-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000218179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424604v1</w:t>
+                <w:t xml:space="preserve">hal-04122815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligogalacturonic acid Inhibit Bone Resorption and Collagen Degradation through its interaction with type I Collagen</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jullian</w:t>
+                <w:t xml:space="preserve">Extracellular Signal-Regulated Kinases 1 and 2 and TRPC1 Channels are Required for Calcium-Sensing Receptor-Stimulated MCF-7 Breast Cancer Cell Proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Hiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ahidouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Courtois</w:t>
+                <w:t xml:space="preserve">V'Yacheslav Lehen'Kyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2009.07.014⟩</w:t>
+              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (4-6), pp.335-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000218179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527655v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human antimicrobial protein hCAP18/LL-37 promotes a metastatic phenotype in breast cancer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oligogalacturonic acid Inhibit Bone Resorption and Collagen Degradation through its interaction with type I Collagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunther Weber</w:t>
+                <w:t xml:space="preserve">Stéphanie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Zreika</w:t>
+                <w:t xml:space="preserve">Nathalie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cl. Chamorro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Liljegren</w:t>
+                <w:t xml:space="preserve">Bernard Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (12), pp.1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2009.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375670v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Human antimicrobial protein hCAP18/LL-37 promotes a metastatic phenotype in breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Zreika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl. Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Granath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Liljegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.R6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High extracellular calcium concentrations directly stimulate osteoclast apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Naassila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 268 (3), pp.899-903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/bbrc.2000.2229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00746184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8010,154 +8144,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypophosphatémie induite par la production de FGF23 au cours des hépatites aigues : une démonstration de la clinique à la paillasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Zaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ième congrès de la Société Francophone de Néphrologi, Dialyse et Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8167,188 +8301,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypophosphatémie induite par la production de FGF23 au cours des hépatites aiguës : une démonstration de la clinique à la paillasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFNDT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (5), pp.319, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.07.261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId299"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8495,51 +8629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paccou Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Sammy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Nassima" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michou Laetitia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbon Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2026.117813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Berthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bencheqroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jalm/jfaf003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Avondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2025.1621990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05442030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Messaoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varennes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Berg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Renet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08390-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04784784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cauffiez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van der Hauwaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gouron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fritot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1264111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Candellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bohbot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2023.02.351" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Badr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cotten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lombardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2023.101713" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Klein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Masquelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04113812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Candellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bohbot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Pasquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vermes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30838" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Six" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jacob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kamel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116196" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Go&#235;b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-022-06436-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03712139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Messaoudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Varennes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Levesque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.148" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Objois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.01.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Phan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Elodie Aubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-020-01122-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03346167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124313" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564967v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Das" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clezardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kamel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Klein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.3097" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batteux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gras-Champel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lando" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brazier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X20953357" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gabrion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-2859" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Issa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bou Abdallah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.01.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boullier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Henaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avondo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brami" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daniel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fardellone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030703" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Souberbielle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sejourne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grissi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11090529" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Massy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.04.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Tabibzadeh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Daroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Mesbah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delpierre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488864" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564972v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lenglet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.136.suppl_1.18400" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ryckelynck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh El Esper" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Urena" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.03030317" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.1921" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03811762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(17)30238-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hartemann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elodie Aubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kemel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-017-0509-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lenglet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brisset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Mansour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx249" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03811695v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(17)30236-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw042" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565108v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thiem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Galante" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16999" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1744" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01773113v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bargnoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delanaye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2015.1044" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Aggarwal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Prinz-Wohlgenannt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samawansha Tennakoon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia H&#246;baus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.02.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvt249" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00989533v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourron Olivier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Vemeer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Theuwissen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Magdeleyns" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2840-13-85" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-014-0412-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444990v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.140239" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444980v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mentaverri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fardellone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-2327" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792884v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Bernhard Dr&#252;eke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074800" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844953v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desoutter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandresis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merlusca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Henry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444961v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brazier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2012.04.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK8G84M4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desouter" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491892v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maizel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Six" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00955.2010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411296v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Saidak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Krim Boulanouar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2010.01.383" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626700v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122815v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Hiani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahidouch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#8217;yacheslav Lehen&#8217;kyi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000218179" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V'Yacheslav Lehen'Kyi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jullian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2009.07.014" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375670v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Weber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zreika" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Chamorro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Granath" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liljegren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746184v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorget" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wattel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.2229" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS8R58GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538841v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lionet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zaworski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537881v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lionet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamroun" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fellah" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaworski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.261" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05603907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Janssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kamel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Slama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-026-02227-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paccou Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Sammy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Nassima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michou Laetitia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbon Guillaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2026.117813" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Berthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bencheqroun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jalm/jfaf003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Avondo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2025.1621990" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05442030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Messaoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varennes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Berg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Renet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08390-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04784784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cauffiez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van der Hauwaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae307" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Candellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bohbot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2023.02.351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gouron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fritot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1264111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Badr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cotten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lombardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2023.101713" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04113812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Candellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bohbot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Pasquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vermes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Masquelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Six" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jacob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kamel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30838" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Go&#235;b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-022-06436-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03712139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Messaoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Varennes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Levesque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.148" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Objois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.01.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Klein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.3097" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564967v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Das" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clezardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03346167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Phan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Elodie Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-020-01122-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batteux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gras-Champel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lando" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brazier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X20953357" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Issa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boullier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Henaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avondo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564971v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gabrion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-2859" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bou Abdallah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.01.021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brami" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daniel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fardellone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030703" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Souberbielle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sejourne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grissi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11090529" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Massy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.04.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Tabibzadeh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Daroux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Mesbah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delpierre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488864" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lenglet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.1921" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03811762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(17)30238-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555488v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hartemann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elodie Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kemel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-017-0509-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lenglet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh El Esper" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brisset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Mansour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx249" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ryckelynck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Urena" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.03030317" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564974v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.136.suppl_1.18400" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03811695v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(17)30236-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564976v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw042" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thiem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Galante" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16999" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564083v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1744" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01773113v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bargnoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delanaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2015.1044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Aggarwal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Prinz-Wohlgenannt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samawansha Tennakoon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia H&#246;baus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.02.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvt249" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00989533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourron Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Vemeer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Theuwissen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Magdeleyns" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2840-13-85" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444981v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-014-0412-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.140239" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mentaverri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fardellone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-2327" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792884v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Bernhard Dr&#252;eke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074800" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844953v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desoutter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandresis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merlusca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Henry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444961v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brazier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2012.04.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK8G84M4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491892v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maizel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chillon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Six" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00955.2010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desouter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Saidak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Krim Boulanouar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2010.01.383" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122815v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Hiani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahidouch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#8217;yacheslav Lehen&#8217;kyi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000218179" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424604v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V'Yacheslav Lehen'Kyi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527655v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jullian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2009.07.014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Weber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zreika" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Chamorro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Granath" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liljegren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746184v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wattel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.2229" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS8R58GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lionet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zaworski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537881v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lionet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamroun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fellah" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaworski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.261" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>