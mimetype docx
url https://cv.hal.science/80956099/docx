--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -2210,291 +2210,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Masquelet technique: Current concepts, animal models, and perspectives</w:t>
+                <w:t xml:space="preserve">The CaSR in Pathogenesis of Breast Cancer: A New Target for Early Stage Bone Metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Klein</w:t>
+                <w:t xml:space="preserve">Souvik Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Monet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Clezardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/term.3097⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.00069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584340v1</w:t>
+                <w:t xml:space="preserve">hal-03564967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CaSR in Pathogenesis of Breast Cancer: A New Target for Early Stage Bone Metastases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Masquelet technique: Current concepts, animal models, and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souvik Das</w:t>
+                <w:t xml:space="preserve">Michael Monet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Clezardin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Charles Masquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (9), pp.1349-1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.00069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/term.3097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564967v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Metabolism of Epoxyeicosatrienoic Acids by Soluble Epoxide Hydrolase Is Protective against the Development of Vascular Calcification</w:t>
               </w:r>
@@ -3001,295 +3001,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the calcium sensing receptor in breast cancer cells diminishes colonization and migratory response in a trabecular bone explant model, and reduces osteolytic lesions in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souvik Das</w:t>
+                <w:t xml:space="preserve">Activation of the calcium-sensing receptor in human valvular interstitial cells promotes calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawraa Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gabrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Six</w:t>
+                <w:t xml:space="preserve">Lucie Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Boudot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saïd Kamel</w:t>
+                <w:t xml:space="preserve">Jeanne Bou Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (13, S), </w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.2 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS18-2859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564971v1</w:t>
+                <w:t xml:space="preserve">hal-03485693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the calcium-sensing receptor in human valvular interstitial cells promotes calcification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hawraa Issa</w:t>
+                <w:t xml:space="preserve">Targeting the calcium sensing receptor in breast cancer cells diminishes colonization and migratory response in a trabecular bone explant model, and reduces osteolytic lesions in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvik Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hénaut</w:t>
+                <w:t xml:space="preserve">Antoine Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Bou Abdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lenglet</w:t>
+                <w:t xml:space="preserve">Cedric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129, pp.2 - 12. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (13, S), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS18-2859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485693v1</w:t>
+                <w:t xml:space="preserve">hal-03564971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics of a New Pharmaceutical Form of Vitamin D3 100,000 IU in Soft Capsule</w:t>
               </w:r>
@@ -3539,51 +3539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sejourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Candellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,680 +4146,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteoclasts and their precursors are present in the induced-membrane during bone reconstruction using the Masquelet technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Randomized Clinical Trial of Sevelamer Carbonate on Serum Klotho and Fibroblast Growth Factor 23 in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Brazier</w:t>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh El Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/term.1921⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.1930-1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.03030317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564977v1</w:t>
+                <w:t xml:space="preserve">hal-03574250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des marqueurs biologiques dans l’exploration du rétrécissement aortique calcifié</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Varennes</w:t>
+                <w:t xml:space="preserve">Osteoclasts and their precursors are present in the induced-membrane during bone reconstruction using the Masquelet technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(17)30238-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.382-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/term.1921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811762v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between metformin use and below-the-knee arterial calcification score in type 2 diabetic patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Place des marqueurs biologiques dans l’exploration du rétrécissement aortique calcifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Varennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16, </w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (493), pp.40-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12933-017-0509-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(17)30238-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555488v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study (vol 32, pg 870, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh El Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najeh El Esper</w:t>
+                <w:t xml:space="preserve">Sandrine Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (9), pp.1597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfx249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Clinical Trial of Sevelamer Carbonate on Serum Klotho and Fibroblast Growth Factor 23 in CKD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Association between metformin use and below-the-knee arterial calcification score in type 2 diabetic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Hartemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Urena</w:t>
+                <w:t xml:space="preserve">Carole Elodie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Combe</w:t>
+                <w:t xml:space="preserve">Salim Kemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (12), pp.1930-1940. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2215/CJN.03030317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12933-017-0509-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574250v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite Roles of the Soluble Epoxide Hydrolase Domains in the Development of Vascular Calcification</w:t>
               </w:r>
@@ -5069,90 +5069,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh El Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najeh El Esper</w:t>
+                <w:t xml:space="preserve">Sandrine Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (5), pp.870-879. </w:t>
@@ -5190,51 +5190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of a functional calcium-sensing receptor dramatically increases osteolytic potential of MDA-MB-231 cells in a mouse model of bone metastasis through epiregulin-mediated osteoprotegerin downregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5337,51 +5337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the calcium-sensing receptor in monocytes from synovial fluid is increased in osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sejourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Objois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,51 +5471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcitriol Prevents In Vitro Vascular Smooth Muscle Cell Mineralization by Regulating Calcium-Sensing Receptor Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5592,77 +5592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Pathophysiological mechanisms of vascular calcification].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bargnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5778,51 +5778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samawansha Tennakoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Höbaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1853 (9), pp.2158-2167. </w:t>
@@ -5860,51 +5860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcimimetics increase CaSR expression and reduce mineralization in vascular smooth muscle cells: mechanisms of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5994,51 +5994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular calcification in patients with type 2 diabetes: the involvement of matrix Gla protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourron Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6167,51 +6167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6288,51 +6288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7233,51 +7233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Saidak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Krim Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7328,90 +7328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the calcium sensing receptor and the Phosphoinositide 3-kinase/Akt pathway in the extracellular calcium-mediated migration of RAW 264.7 osteoclast precursor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Saidak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Krim Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8629,51 +8629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05603907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Janssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kamel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Slama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-026-02227-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paccou Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Sammy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Nassima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michou Laetitia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbon Guillaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2026.117813" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Berthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bencheqroun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jalm/jfaf003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Avondo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2025.1621990" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05442030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Messaoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varennes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Berg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Renet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08390-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04784784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cauffiez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van der Hauwaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae307" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Candellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bohbot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2023.02.351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gouron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fritot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1264111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Badr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cotten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lombardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2023.101713" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04113812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Candellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bohbot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Pasquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vermes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Masquelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Six" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jacob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kamel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30838" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Go&#235;b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-022-06436-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03712139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Messaoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Varennes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Levesque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.148" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Objois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.01.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Klein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.3097" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564967v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Das" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clezardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03346167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Phan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Elodie Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-020-01122-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batteux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gras-Champel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lando" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brazier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X20953357" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Issa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boullier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Henaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avondo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564971v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gabrion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-2859" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bou Abdallah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.01.021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brami" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daniel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fardellone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030703" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Souberbielle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sejourne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grissi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11090529" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Massy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.04.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Tabibzadeh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Daroux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Mesbah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delpierre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488864" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lenglet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.1921" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03811762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(17)30238-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555488v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hartemann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elodie Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kemel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-017-0509-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lenglet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh El Esper" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brisset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Mansour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx249" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ryckelynck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Urena" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.03030317" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564974v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.136.suppl_1.18400" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03811695v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(17)30236-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564976v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw042" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thiem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Galante" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16999" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564083v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1744" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01773113v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bargnoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delanaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2015.1044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Aggarwal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Prinz-Wohlgenannt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samawansha Tennakoon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia H&#246;baus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.02.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvt249" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00989533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourron Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Vemeer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Theuwissen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Magdeleyns" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2840-13-85" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444981v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-014-0412-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.140239" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mentaverri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fardellone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-2327" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792884v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Bernhard Dr&#252;eke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074800" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844953v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desoutter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandresis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merlusca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Henry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444961v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brazier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2012.04.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK8G84M4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491892v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maizel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chillon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Six" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00955.2010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desouter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Saidak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Krim Boulanouar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2010.01.383" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122815v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Hiani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahidouch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#8217;yacheslav Lehen&#8217;kyi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000218179" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424604v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V'Yacheslav Lehen'Kyi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527655v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jullian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2009.07.014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Weber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zreika" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Chamorro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Granath" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liljegren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746184v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wattel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.2229" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS8R58GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lionet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zaworski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537881v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lionet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamroun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fellah" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaworski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.261" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05603907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Janssen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kamel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Slama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-026-02227-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paccou Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Sammy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Nassima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michou Laetitia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbon Guillaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2026.117813" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Berthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bencheqroun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jalm/jfaf003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Avondo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2025.1621990" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05442030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Messaoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varennes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Berg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Renet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08390-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04784784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cauffiez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia van der Hauwaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae307" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Candellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bohbot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2023.02.351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gouron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fritot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1264111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Badr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cotten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lombardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2023.101713" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04113812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Candellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bohbot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Pasquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vermes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Gindraux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Masquelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Six" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jacob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kamel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30838" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Go&#235;b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-022-06436-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03712139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Messaoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Varennes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Levesque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.148" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Objois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.01.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Das" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clezardin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00069" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584340v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Klein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.3097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03346167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Phan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Elodie Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-020-01122-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batteux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gras-Champel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lando" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brazier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X20953357" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Issa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boullier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Henaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avondo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bou Abdallah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.01.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gabrion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS18-2859" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brami" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daniel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fardellone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030703" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03563952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Souberbielle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sejourne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grissi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11090529" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Massy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.04.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Tabibzadeh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Daroux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Mesbah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delpierre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488864" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lenglet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ryckelynck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh El Esper" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Urena" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.03030317" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.1921" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03811762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(17)30238-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lenglet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brisset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Mansour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx249" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hartemann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elodie Aubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kemel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-017-0509-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564974v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.136.suppl_1.18400" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03811695v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(17)30236-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564976v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw042" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thiem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Galante" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16999" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564083v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1744" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01773113v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bargnoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delanaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2015.1044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Aggarwal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Prinz-Wohlgenannt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samawansha Tennakoon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia H&#246;baus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.02.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvt249" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00989533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourron Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Vemeer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Theuwissen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Magdeleyns" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2840-13-85" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444981v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paccou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-014-0412-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.140239" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mentaverri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fardellone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-2327" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792884v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Bernhard Dr&#252;eke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074800" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844953v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desoutter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandresis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merlusca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Henry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444961v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brazier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2012.04.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK8G84M4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491892v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maizel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chillon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Six" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00955.2010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desouter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Saidak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Krim Boulanouar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2010.01.383" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122815v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Hiani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahidouch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#8217;yacheslav Lehen&#8217;kyi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000218179" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424604v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V'Yacheslav Lehen'Kyi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527655v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jullian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2009.07.014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Weber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zreika" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Chamorro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Granath" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liljegren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746184v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wattel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.2229" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS8R58GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lionet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zaworski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537881v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lionet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamroun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fellah" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaworski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.07.261" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>