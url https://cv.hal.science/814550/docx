--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -1199,252 +1199,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de l’entretien de la voirie locale dans les territoires ruraux. Le cas de trois communes du Puy-de-Dôme</w:t>
+                <w:t xml:space="preserve">Diversity of rice cropping systems and organic rice adoption in agro-ecosystem with high risk of flood in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Amblard</w:t>
+                <w:t xml:space="preserve">Malyne Neang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), pp.351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2017.088402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644522v1</w:t>
+                <w:t xml:space="preserve">hal-02072299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of rice cropping systems and organic rice adoption in agro-ecosystem with high risk of flood in Cambodia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Organisation de l’entretien de la voirie locale dans les territoires ruraux. Le cas de trois communes du Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 360 (4), pp.3-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072299v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note De Lecture Sur L'ouvrage Coordonné Par F-D Vivien, J. Lepart Et P. Marty &amp;quot;L'évaluation De La Durabilité&amp;quot;.</w:t>
               </w:r>
@@ -1707,51 +1707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et notion de coûts d'organisation dans les services collectifs locaux Étude de cas : le service d'épandage agricole des boues d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,243 +2080,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest dynamics and acari-borne diseases: a Scoping review</w:t>
+                <w:t xml:space="preserve">Impacts of forest dynamics on chigger-borne disease risk, a Thailand case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Morand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizon scanning in veterinary epidemiology international symposium of the Association of Epidemiolgy and Animal Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Epidemiolgy and Animal Health, Apr 2024, Liège (Distanciel), Belgium</w:t>
+              <w:t xml:space="preserve">HealthDEEP IRL seminary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099251v1</w:t>
+                <w:t xml:space="preserve">hal-05099319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of forest dynamics on chigger-borne disease risk, a Thailand case study</w:t>
+                <w:t xml:space="preserve">Forest dynamics and acari-borne diseases: a Scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthDEEP IRL seminary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Horizon scanning in veterinary epidemiology international symposium of the Association of Epidemiolgy and Animal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Epidemiolgy and Animal Health, Apr 2024, Liège (Distanciel), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099319v1</w:t>
+                <w:t xml:space="preserve">hal-05099251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest dynamics and acari-borne diseases: a Scoping review</w:t>
               </w:r>
@@ -2646,1058 +2646,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04278757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contractualisation entre producteurs d'eau et agriculteurs pour le contrôle des pollutions : quel potentiel des dispositifs PSE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Private business and local collaborative watershed management: the case of Volvic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paiements pour services environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Compétitivité, Agriculture et Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302567v1</w:t>
+                <w:t xml:space="preserve">hal-02290290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the National Workshop in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partenariat public-privé pour la construction d’un bien commun : le cas de l’exploitation des ressources en eau à Volvic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Chervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise en débat des résultats français du programme de recherche européen PEGASUS (programme H2020 N° 633814)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">54ème colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784839v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public-private partnership for the construction of a common good: the case of the exploitation of water resources in Volvic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+                <w:t xml:space="preserve">Report on the National Workshop in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Colloque de l'ASRDLF. 15ème Conférence de la section Grecque de l'ERSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Mise en débat des résultats français du programme de recherche européen PEGASUS (programme H2020 N° 633814)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606678v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’instrumentation des politiques de l’environnement, L’exemple du contrôle et du suivi des MAFOR par les services déconcentrés français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public-private partnership for the construction of a common good: the case of the exploitation of water resources in Volvic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Postic</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Chervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de l’ABSP : Autonomie, coordination et efficacité dans l’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">54ème Colloque de l'ASRDLF. 15ème Conférence de la section Grecque de l'ERSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183083v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private business and local collaborative watershed management: The case of Volvic in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’instrumentation des politiques de l’environnement, L’exemple du contrôle et du suivi des MAFOR par les services déconcentrés français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lataste</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Postic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI biennal IASC conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">7ème Congrès de l’ABSP : Autonomie, coordination et efficacité dans l’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606677v1</w:t>
+                <w:t xml:space="preserve">hal-02183083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private business and local collaborative watershed management: the case of Volvic in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La contractualisation entre producteurs d'eau et agriculteurs pour le contrôle des pollutions : quel potentiel des dispositifs PSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compétitivité, Agriculture et Alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Paiements pour services environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290290v1</w:t>
+                <w:t xml:space="preserve">hal-02302567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariat public-privé pour la construction d’un bien commun : le cas de l’exploitation des ressources en eau à Volvic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+                <w:t xml:space="preserve">Private business and local collaborative watershed management: The case of Volvic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Chervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colas Chervier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">XVI biennal IASC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183104v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contractualisation entre producteurs d'eau potable et agriculteurs pour le contrôle des pollutions diffuses d'origine agricole : quel potentiel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique ONEMA IRSTEA</w:t>
+              <w:t xml:space="preserve">Journée technique ONEMA IRSTEA du 9 décembre 2016 sur La mise en place de démarches de protection des captages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349296v1</w:t>
+                <w:t xml:space="preserve">hal-01657852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance de la protection de l’impluvium de Volvic</w:t>
+                <w:t xml:space="preserve">La contractualisation entre producteurs d'eau potable et agriculteurs pour le contrôle des pollutions diffuses d'origine agricole : quel potentiel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Eider - Economie, Institutions, Développement, Espaces Ruraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée technique ONEMA IRSTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657863v1</w:t>
+                <w:t xml:space="preserve">hal-02349296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contractualisation entre producteurs d'eau potable et agriculteurs pour le contrôle des pollutions diffuses d'origine agricole : quel potentiel ?</w:t>
+                <w:t xml:space="preserve">La gouvernance de la protection de l’impluvium de Volvic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique ONEMA IRSTEA du 9 décembre 2016 sur La mise en place de démarches de protection des captages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Vincennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Eider - Economie, Institutions, Développement, Espaces Ruraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657852v1</w:t>
+                <w:t xml:space="preserve">hal-01657863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mesures agri-environnementales favorisent-elles la fourniture de services écosystémiques ? Contribution de trois études de cas (Auvergne, Réunion, Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3765,77 +3765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation de la voirie locale en milieu rural : exemple dans le département du Puy-de-Dôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,51 +4049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASE STUDY: &amp;quot;VOLVIC WATER CATCHMENT PROTECTION&amp;quot; (FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Commission européenne. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -4154,51 +4154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Gael Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Affleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4263,51 +4263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4330,401 +4330,401 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One Health, économie et territoires : quels enseignements de la crise de la Covid-19 en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Truchet-Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sortir des crises : One Health en pratique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-127, 2022, 978-2-7592-3296-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade-offs Between Ecosystem Services and Opportunity Costs in Maintaining the Tonle Sap Lake Agro-ecosystem (Cambodia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malyne Neang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, 2018, Advances in Global Change Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-90400-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'économie institutionnelle des biens et services environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04880047v1</w:t>
-              </w:r>
-[...255 lines deleted...]
-                <w:t xml:space="preserve">hal-02097527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4843,51 +4843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures agro-environnementales et paiements pour services environnementaux &amp;quot;, in Méral P., Pesche D. (dir.), Les services écosystémiques : repenser les relations nature et société, Quae, Versailles p. 195-206</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Augusseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,51 +5081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volvic Water Catchment Protection (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5420,51 +5420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,51 +5681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542339v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Blache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e41893" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04936908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00189-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2021.1877643" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03321204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Obstancias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Lataste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17598" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fandio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maheu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083579ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Dwyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Short" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Gael Lataste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101180" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02072299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2017.088402" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2730" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0335.2007.00620.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawadee Kumlert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soawapak Hinjoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buffet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Toure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chevrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Postic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02290290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lataste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fages" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouti-Loemba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C Dwyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gael Lataste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Affleck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04880047v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1681/9782759232963/sortir-des-crises" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02097527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90400-9_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pinasseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dare" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670439v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hery-Planchat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ga&#235;l Lataste Lataste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542339v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Blache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e41893" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04936908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00189-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2021.1877643" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03321204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Obstancias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Lataste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17598" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fandio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maheu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083579ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Dwyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Short" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Gael Lataste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101180" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02072299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2017.088402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2730" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0335.2007.00620.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawadee Kumlert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soawapak Hinjoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buffet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Toure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02290290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chevrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lataste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606678v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Postic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657863v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fages" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouti-Loemba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C Dwyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gael Lataste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Affleck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1681/9782759232963/sortir-des-crises" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02097527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90400-9_6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04880047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pinasseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dare" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03198810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670439v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hery-Planchat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ga&#235;l Lataste Lataste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>