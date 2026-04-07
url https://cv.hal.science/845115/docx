--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2859,178 +2859,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using a Mixed Integer Programming Tool for Solving the 0-1 Quadratic Knapsack Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soutif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDR Informs Asia &amp; Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.188-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mixed integer programming for the 0-1 maximum probability model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 156, pp.83-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124824v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01124544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Integer Programming to Solve the Train Platforming Problem</w:t>
               </w:r>
@@ -3558,191 +3558,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer programming to schedule a hierarchical workforce with variable demands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+                <w:t xml:space="preserve">A new upper bound for the 0-1 quadratic knapsack problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 114, pp.105-114</w:t>
+              <w:t xml:space="preserve">, 1999, 112, pp.664-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124496v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01124497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">Eric Soutif</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integer programming to schedule a hierarchical workforce with variable demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 112, pp.664-672</w:t>
+              <w:t xml:space="preserve">, 1999, 114, pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124497v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le placement de tâches dans la conception et l'utilisation d'une architecture distribuée. Une application à EDF</w:t>
               </w:r>
@@ -3836,51 +3836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lower bound for a constrained quadratic 0-1 minimization problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 74, pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8185,51 +8185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'06 7ème congrès, Lille, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, X, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9726,51 +9726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouquia Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francoro II, Sousse, Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9821,51 +9821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouquia Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 16, Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10537,51 +10537,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10610,98 +10610,160 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient modeling of chemotherapy regimens using mixed-integer linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimal sizing of an hybrid energy stand-alone system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10727,73 +10789,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-13-2899, CEDRIC Lab/CNAM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact algorithm for the p-dispersion problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10806,73 +10868,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Djebali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-07-1127, CEDRIC Lab/CNAM. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic for finding the efficient frontier in cardinality constrained portfolio optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10885,73 +10947,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Djebali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-07-1743, CEDRIC Lab/CNAM. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Convex Reformulation : a Computational Study of the Graph Bisection Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10977,73 +11039,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-06-1003, CEDRIC Lab/CNAM. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Quadratic Programming for Exact Solution of 0-1 Quadratic Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11069,205 +11131,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-05-856, CEDRIC Lab/CNAM. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Integer Linear Programming for Mixed Integer Quadratic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-03-515, CEDRIC Lab/CNAM. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic 0-1 bibliography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-03-611, CEDRIC Lab/CNAM. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Mixed Integer Quadratic Programming Solver for the Unconstrained Quadratic 0-1 Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11280,139 +11342,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-03-466, CEDRIC Lab/CNAM. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different formulations for the heaviest k-subgraph problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-02-384, CEDRIC Lab/CNAM. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer Linear Programming for the Robust Shortest Path Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11425,231 +11487,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Djebali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-02-345, CEDRIC Lab/CNAM. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational experience with a 1/2-approximation algorithm for the hyperbolic 0-1 knapsack problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-00-105, CEDRIC Lab/CNAM. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quadratic Assignment Polytope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-97-381, CEDRIC Lab/CNAM. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new lower bound for the minimization of a constrained non-linear pseudo-Boolean function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11662,65 +11724,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-95-324, CEDRIC Lab/CNAM. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11867,51 +11929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1487-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1593-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9561-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wiegele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2016.0731" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tr&#233;fond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.02.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-015-0921-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Poirion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-014-9437-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9560-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9474-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-616B5V83-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.03.025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNKSTQ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Jarray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Tlig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Zagrouba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9193-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3DG1CLQD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2011.08.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1HCX6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0381-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5RP48FJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G4LW12F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2009.07.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Plateau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOR.2008.017534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-005-0637-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2006013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/356D92439B21BAADF786AD247936B767F1FA4441/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grouz Djerbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castellani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquia Djabali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sutter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124497v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ying Thang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calmels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6377(92)90019-Y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHMF399J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01586044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A61F93ACE8FC33081A9228F179939DBD4B588509/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/146637.146646" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455441v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Djellab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126232v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126052v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trefond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126110v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Escobar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125963v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125966v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur?lie Le Ma?tre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125299v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Nestour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125158v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124777v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124601v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1178/9782759825370/Designing%20Protected%20Area%20Networks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2521-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470922v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125166v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124894v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124790v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124734v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124530v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124732v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124691v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1487-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1593-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9561-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wiegele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2016.0731" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tr&#233;fond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.02.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-015-0921-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Poirion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-014-9437-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9560-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9474-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-616B5V83-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.03.025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNKSTQ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Jarray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Tlig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Zagrouba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9193-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3DG1CLQD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2011.08.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1HCX6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0381-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5RP48FJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G4LW12F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2009.07.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Plateau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOR.2008.017534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-005-0637-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2006013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/356D92439B21BAADF786AD247936B767F1FA4441/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grouz Djerbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castellani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquia Djabali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sutter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ying Thang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calmels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6377(92)90019-Y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHMF399J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01586044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A61F93ACE8FC33081A9228F179939DBD4B588509/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/146637.146646" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455441v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Djellab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126232v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126052v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trefond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126110v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Escobar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125963v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125966v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur?lie Le Ma?tre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125299v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Nestour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125158v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124777v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124601v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1178/9782759825370/Designing%20Protected%20Area%20Networks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2521-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470922v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570596v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125259v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124734v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124708v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124530v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>