--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -169,434 +169,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying extinction probabilities of endangered species for phylogenetic conservation prioritization may not be as sensitive as might be feared</w:t>
+                <w:t xml:space="preserve">Phylogenetic conservation prioritization with uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27 (5), pp.1189-1200. </w:t>
+              <w:t xml:space="preserve">, 2018, 27 (12), pp.3137-3153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-017-1487-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-018-1593-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465077v1</w:t>
+                <w:t xml:space="preserve">hal-02465032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic conservation prioritization with uncertainty</w:t>
+                <w:t xml:space="preserve">Quantifying extinction probabilities of endangered species for phylogenetic conservation prioritization may not be as sensitive as might be feared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27 (12), pp.3137-3153. </w:t>
+              <w:t xml:space="preserve">, 2018, 27 (5), pp.1189-1200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-018-1593-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-017-1487-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465032v1</w:t>
+                <w:t xml:space="preserve">hal-02465077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a Conic Bundle Method to Accelerate Both Phases of a Quadratic Convex Reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Wiegele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.318 - 331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/ijoc.2016.0731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Take into Account Uncertainty in Species Extinction Probabilities for Phylogenetic Conservation Prioritization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (6), pp.535-548. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-017-9561-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization and simulation for robust railway rolling-stock planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Tréfond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...196 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Djellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -669,64 +669,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact quadratic convex reformulations of mixed-integer quadratically constrained problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 158 (1-2), pp.235-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -858,50 +858,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Branch and Bound algorithm for general mixed-integer quadratic programs based on quadratic convex relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (2), pp.376-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-012-9560-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">2-Stage Robust MILP with continuous recourse variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -913,3865 +1017,3830 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 170, pp.21-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2014.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing robust nature reserves under uncertain survival probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (4), pp.available on-line. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10666-014-9437-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing Convex Matrices by Integer Programming Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Tlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzedine Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-012-9560-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms in Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.329-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10852-012-9193-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient compact quadratic convex reformulation for general integer quadratic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (1), pp.141-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10589-012-9474-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical optimization ideas for biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 231, pp.514-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution of the Generalized Noah's Ark Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic biology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62, pp.147-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Ezzedine Zagrouba</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending the QCR method to the case of general mixed integer programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms in Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10852-012-9193-5⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Programming Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131, pp.381-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-010-0381-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing an optimal connected nature reserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36, pp.2213-2223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apm.2011.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solving the probabilistic reserve selection problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 222, pp.546-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solving a cut problem in bipartite graphs by linear programming: Application to a forest management problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (4), pp.1042-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2009.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integer Programming for Optimizing Habitat Network Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.570-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal selection of forest patches using integer and fractional programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operational Research Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the performance of standard solvers for quadratic 0-1 programs by a tight convex reformulation: The QCR method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lambert</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.1185-1197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quadratic 0-1 programming : tightening linear or quadratic convex reformulation by use of relaxations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (2), pp.103-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro:2008011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redundancy Allocation for Series-Parallel Systems Using Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57, pp.507 - 516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Deterministic Approximation Algorithm for the Densest k-Subgraph Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (3), pp.301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJOR.2008.017534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a Mixed Integer Quadratic Programming Solver for the Unconstrained Quadratic 0-1 Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Programming Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 131, pp.381-401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10107-010-0381-7⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 109 (1), pp.55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-005-0637-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution of a fractional combinatorial optimization problem by mixed integer programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Djebali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.10.009⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (2), pp.97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro:2006013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grouz Djerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.379-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Integer Programming for Optimizing Habitat Network Permeability</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different formulations for solving the heaviest k-subgraph problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21, pp.570-588</w:t>
+              <w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.171-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exact method based on lagrangian decomposition for the 0-1 quadratic knapsack problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operational Research Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10, pp.1-26</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 157, pp.565-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a Mixed Integer Programming Tool for Solving the 0-1 Quadratic Knapsack Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soutif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDR Informs Asia &amp; Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.188-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed integer programming for the 0-1 maximum probability model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 156, pp.83-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Integer Programming to Solve the Train Platforming Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37, pp.213-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimising Total Average Cycle Stock Subject to Practical Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 54, pp.362-370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate and exact solution methods for the hyperbolic 0-1 knapsack problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40, pp.97-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximation algorithms for fractional knapsack problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30, pp.336-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Method for the analysis and design of class characteristic migrations during object system evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTELLIGENT INFORMATION SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26, pp.237-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Best reduction of the quadratic semi-assignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 157, pp.1185-1197</w:t>
+              <w:t xml:space="preserve">, 2001, 109, pp.197-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation de réseaux urbains par la PLNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouquia Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 57, pp.507 - 516</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19, pp.1127-1150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roupin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integer programming to schedule a hierarchical workforce with variable demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 114, pp.105-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new upper bound for the 0-1 quadratic knapsack problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soutif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 112, pp.664-672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le placement de tâches dans la conception et l'utilisation d'une architecture distribuée. Une application à EDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Ying Thang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17, pp.999-1015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A lower bound for a constrained quadratic 0-1 minimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 74, pp.135-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear programming for the 0-1 quadratic knapsack problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 92, pp.310-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An algorithm for finding the k-best allocations of a tree-structured program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26, pp.225-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimization of a quadratic pseudo-Boolean function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 78, pp.106-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placement des tâches d'un programme à structure arborescente sur un réseau de processeurs: synthèse de résultats récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 32, pp.65-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solving the uncapacited plant location problem on trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 49, pp.51-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allocating tree structured programs in a distributed system with uniform communication costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5, pp.445-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partitioning multiple chains-like task across a host-satellite system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 48, pp.261-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placement de tâches à structure arborescente avec contraintes de charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 11, pp.117-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persistency in quadratic 0-1 optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Programming Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 54 (1-3), pp.115-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01586044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placement de tâches dans un système distribué et dualité lagrangienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 42 (2), pp.103-121. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1992, 26, pp.83-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...770 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient algorithm for the 3-satisfiability problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 30, pp.336-342</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1992, 12 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0167-6377(92)90019-Y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...1320 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient algorithm for a task allocation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4790,145 +4859,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 39 (3), pp.502-518. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/146637.146646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/146637.146646⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01124505v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01124508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4946,64 +4946,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Solution of General Quadratic Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5035,541 +5035,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimisation et simulation pour la planification robuste des roulements d'engins en milieu ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Tréfond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Djellab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14è conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, TROYES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A column generation based method for robust railway rolling-stock planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Djellab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Tréfond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRISTAN VIII - EIGHTH TRIENNIAL SYMPOSIUM ON TRANSPORTATION ANALYSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Pedro De Atacama, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimisation et simulation pour la planification robuste des roulements d?engins en milieu ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Tréfond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Djellab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF, 14? Conf?rence de la Soci?t? Fran?aise de Recherche Op?rationnelle et Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France. pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex reformulations of mixed-integer quadratically constrained programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global solution of mixed-integer quadratic programs through quadratic convex reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, ROME, Italy. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126261v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">hal-00848288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation robuste d?un parc autonome de production d?électricité</w:t>
               </w:r>
@@ -5745,77 +5745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de matrices binaires sous contraintes de voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Tlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezzedine Zagrouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF, 14? Conf?rence de la Soci?t? Fran?aise de Recherche Op?rationnelle et Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France. pp.140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5834,947 +5834,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robust optimal sizing of an hybrid energy stand-alone system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Symposium on Mathematical Programming (ISMP 2012) and ROADEF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A robust-planning methodology for railway rolling-stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Djellab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPUTERS IN RAILWAYS XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyndhurst, New Forest, United Kingdom. pp.349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmation discrète pour la reconstruction de matrices convexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Tlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzedine Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROADEF 2012, 13?me Congr?s annuel de la Soci?t? fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining simulated annealing and linear programming approaches for reconstructing hv-convex colored images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Tlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzedine Zagrouba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCO 2012 (2nd International Symposium on Combinatorial Optimization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Athens, Greece. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new Branch and Bound algorithm for MIQPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vilnius, Liechtenstein. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex reformulations of Integer Quadratically Constrained Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMP (21th International Symposium of Mathematical programming)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planification robuste du matériel roulant ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...228 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Trefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Djellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Robust optimal sizing of an hybrid energy stand-alone system</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche opérationnelle et énergie renouvelable: une présentation de quelques problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Poirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Mathematical Programming (ISMP 2012) and ROADEF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.191</w:t>
+              <w:t xml:space="preserve">ROADEF 2011, 12?me congr?s annuel de la Soci?t? fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.145-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A solution method for quadratically constrained integer problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization 2011, Lisbon, Portugal.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, X, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125963v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01125966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing an hybrid energy system</w:t>
               </w:r>
@@ -6849,247 +6849,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solving a general mixed-integer quadratic problem through convex reformulation : a computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EWMINLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherche opérationnelle et protection de la biodiversité: quelques exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRO'10, Cinqui?me Conf?rence Internationale en Recherche. Op?rationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marrakech, Morocco. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reformulation convexe des programmes quadratiques entiers : un algorithme de Branch and Bound fondé sur la structure du problème reformulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 10, 11?me congr?s annuel de la Soci?t? fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7108,463 +7108,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Convex reformulations for binary quadratic programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURO 2009, 23rd European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bonn, Germany. pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution de programmes quadratiques en nombres entiers par reformulation convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JPOC 6 (Journ?es Poly?dres et Optimisation Combinatoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bordeaux, France. pp.15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Equipment replacement planning in a telecommunication network with a decreasing number of clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INOC (International Network Optimization Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Pise, Italie. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex reformulations for integer quadratic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium of Mathematical programming (ISMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Chicago, United States. pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear Reformulations of Integer Quadratic Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCO'08, 2nd international conference on Modelling, Computation and Optimization in Information Systems and Management Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Metz, France. pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7602,64 +7602,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation robuste d'une migration de matériel dans un réseau en décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'08, 9?me Congr?s de la Soci?t? Fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.69-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7697,64 +7697,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de reformulations linéaires de programmes quadratiques en nombres entiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'08, 9?me Congr?s de la Soci?t? Fran?aise de Recherche Op?rationnelle et d?Aide ? la D?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7805,64 +7805,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANCORO 5 / ROADEF'07, 5?me journ?es francophones de recherche op?rationnelle / 8?me congr?s de la soci?t? fran?aise de recherche op?rationnelle et d'aide ? la d?cision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7900,51 +7900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulation d'un programme quadratique avec un objectif déjà convexe : la méthode QCR appliquée à un problème d'investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7995,51 +7995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification d'une migration de réseau dans un réseau en décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journ?e Optimisation dans les r?seaux ? Gaz-de-France, Saint-Denis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8058,50 +8058,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Programmation Quadratique en Variables 0-1 avec Contraintes Linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROADEF'06 7ème congrès, Lille, février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, X, France. pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Integer linear programming for the robust shortest path problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8110,398 +8205,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM'06, 6ème Conférence Francophone de Modélisation et Simulation Rabat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications de la génération de colonnes à un problème de rotations d'équipages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Nestour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'06 7ème congrès, Lille, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, X, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipments replacement planning in a telecommunications network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aur?lie Le Ma?tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SODA'06: Seminar on Optimization and Decision Aid, Sophia-antipolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Quadratic Reformulation Applied to the Graph Equicut Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8647,51 +8647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 05, février, Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, X, France. pp.55-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8779,50 +8779,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Schémas d'approximation pour les problèmes fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROADEF 2003, Avignon, 26-28 février 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maximisation sans contraintes de la somme de plusieurs ratios hyperboliques en 0-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8831,126 +8900,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2003, Avignon, 26-28 février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124780v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01124779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution d'un problème combinatoire fractionnaire par la programmation linéaire mixte</w:t>
               </w:r>
@@ -9031,51 +9031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation convexe pour la minimisation d'une fonction quadratique en variables 0-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès de la ROADEF, Avignon, 26-28 février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9195,64 +9195,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition method for designing radio-mobile access networks based on SDH rings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grouz Djerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2001, Rotterdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9346,77 +9346,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH ring structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grouz Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRCN2000,Munich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9454,51 +9454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution approchée du problème k-cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième congrès ROADEF, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9523,77 +9523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing radio-mobile access networks based on SDH rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grouz Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CO 2000, London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9694,260 +9694,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lower bounds for a constrained quadratic 0-1 problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouquia Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURO 16, Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, X, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bornes inférieures pour le problème de la bipartition d'un graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouquia Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francoro II, Sousse, Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Programming to approximate quadratic 0-1 maximization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Southeast ACM conference, Murfreesboro, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1997, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10017,64 +10017,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a general mixed-integer quadratic problem through convex reformulation : a computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Mixed Integer Nonlinear Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, X, Morocco. pp.197-204, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10996,51 +10996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Convex Reformulation : a Computational Study of the Graph Bisection Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11088,51 +11088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Quadratic Programming for Exact Solution of 0-1 Quadratic Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11161,584 +11161,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using a Mixed Integer Quadratic Programming Solver for the Unconstrained Quadratic 0-1 Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-03-466, CEDRIC Lab/CNAM. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mixed Integer Linear Programming for Mixed Integer Quadratic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-03-515, CEDRIC Lab/CNAM. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic 0-1 bibliography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-03-611, CEDRIC Lab/CNAM. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different formulations for the heaviest k-subgraph problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-02-384, CEDRIC Lab/CNAM. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integer Linear Programming for the Robust Shortest Path Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-02-345, CEDRIC Lab/CNAM. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational experience with a 1/2-approximation algorithm for the hyperbolic 0-1 knapsack problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-00-105, CEDRIC Lab/CNAM. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Quadratic Assignment Polytope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] CEDRIC-03-466, CEDRIC Lab/CNAM. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-97-381, CEDRIC Lab/CNAM. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...231 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new lower bound for the minimization of a constrained non-linear pseudo-Boolean function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-95-324, CEDRIC Lab/CNAM. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11929,51 +11929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1487-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1593-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9561-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wiegele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2016.0731" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tr&#233;fond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.02.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-015-0921-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Poirion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-014-9437-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9560-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9474-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-616B5V83-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.03.025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNKSTQ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Jarray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Tlig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Zagrouba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9193-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3DG1CLQD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2011.08.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1HCX6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0381-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5RP48FJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G4LW12F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2009.07.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Plateau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOR.2008.017534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-005-0637-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2006013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/356D92439B21BAADF786AD247936B767F1FA4441/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grouz Djerbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castellani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquia Djabali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sutter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ying Thang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calmels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6377(92)90019-Y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHMF399J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01586044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A61F93ACE8FC33081A9228F179939DBD4B588509/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/146637.146646" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455441v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Djellab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126232v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126052v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trefond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126110v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Escobar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125963v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125966v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur?lie Le Ma?tre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125299v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Nestour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125158v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124777v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124601v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1178/9782759825370/Designing%20Protected%20Area%20Networks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2521-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470922v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570596v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125259v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124734v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124708v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124530v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465032v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1593-z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1487-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wiegele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2016.0731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9561-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tr&#233;fond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.02.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-015-0921-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Poirion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9560-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-014-9437-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Jarray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Tlig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Zagrouba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9193-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3DG1CLQD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126098v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9474-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-616B5V83-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.03.025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNKSTQ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0381-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5RP48FJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2011.08.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1HCX6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G4LW12F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2009.07.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Plateau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roupin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOR.2008.017534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-005-0637-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2006013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/356D92439B21BAADF786AD247936B767F1FA4441/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grouz Djerbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castellani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquia Djabali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sutter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124497v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ying Thang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calmels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124508v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01586044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A61F93ACE8FC33081A9228F179939DBD4B588509/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124510v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6377(92)90019-Y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHMF399J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/146637.146646" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455441v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Djellab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126271v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126232v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trefond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Escobar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur?lie Le Ma?tre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125634v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125299v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125649v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Nestour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124777v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124600v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1178/9782759825370/Designing%20Protected%20Area%20Networks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2521-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470922v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570596v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125259v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124734v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124708v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124530v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>