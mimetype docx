--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -3558,191 +3558,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer programming to schedule a hierarchical workforce with variable demands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Billionnet</w:t>
+                <w:t xml:space="preserve">A new upper bound for the 0-1 quadratic knapsack problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 114, pp.105-114</w:t>
+              <w:t xml:space="preserve">, 1999, 112, pp.664-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124496v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01124497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">Eric Soutif</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integer programming to schedule a hierarchical workforce with variable demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 112, pp.664-672</w:t>
+              <w:t xml:space="preserve">, 1999, 114, pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124497v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le placement de tâches dans la conception et l'utilisation d'une architecture distribuée. Une application à EDF</w:t>
               </w:r>
@@ -3836,51 +3836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lower bound for a constrained quadratic 0-1 minimization problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 74, pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8280,51 +8280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'06 7ème congrès, Lille, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, X, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9726,51 +9726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouquia Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 16, Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9821,51 +9821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouquia Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francoro II, Sousse, Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11615,51 +11615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-97-381, CEDRIC Lab/CNAM. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11929,51 +11929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465032v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1593-z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1487-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wiegele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2016.0731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9561-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tr&#233;fond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.02.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-015-0921-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Poirion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9560-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-014-9437-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Jarray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Tlig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Zagrouba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9193-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3DG1CLQD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126098v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9474-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-616B5V83-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.03.025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNKSTQ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0381-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5RP48FJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2011.08.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1HCX6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G4LW12F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2009.07.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Plateau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roupin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOR.2008.017534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-005-0637-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2006013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/356D92439B21BAADF786AD247936B767F1FA4441/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grouz Djerbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castellani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquia Djabali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sutter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124497v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ying Thang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calmels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124508v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01586044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A61F93ACE8FC33081A9228F179939DBD4B588509/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124510v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6377(92)90019-Y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHMF399J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/146637.146646" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455441v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Djellab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126271v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126232v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trefond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Escobar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur?lie Le Ma?tre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125634v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125299v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125649v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Nestour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124777v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124600v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1178/9782759825370/Designing%20Protected%20Area%20Networks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2521-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470922v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570596v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125259v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124734v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124708v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124530v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billionnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465032v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1593-z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1487-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Elloumi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Wiegele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2016.0731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9561-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tr&#233;fond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djellab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2017.02.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-015-0921-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Poirion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9560-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.01.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-014-9437-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Jarray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Tlig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Zagrouba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-012-9193-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3DG1CLQD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126098v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-012-9474-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-616B5V83-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.03.025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNKSTQ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-010-0381-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5RP48FJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2011.08.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF1HCX6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G4LW12F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2009.07.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Plateau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roupin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOR.2008.017534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-005-0637-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2006013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/356D92439B21BAADF786AD247936B767F1FA4441/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grouz Djerbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castellani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquia Djabali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sutter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ying Thang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calmels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124508v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01586044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A61F93ACE8FC33081A9228F179939DBD4B588509/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124510v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6377(92)90019-Y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHMF399J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/146637.146646" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455441v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Djellab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126271v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126232v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trefond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Escobar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00759950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur?lie Le Ma?tre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125634v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125299v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125649v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Nestour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124777v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124600v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1178/9782759825370/Designing%20Protected%20Area%20Networks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2521-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470922v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570596v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125259v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124734v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124708v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124530v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>