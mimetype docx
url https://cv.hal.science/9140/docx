--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -1440,278 +1440,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Author Correction: Identification of genes required for eye development by high-throughput screening of mouse knockouts</w:t>
+                <w:t xml:space="preserve">Evidence for functional GABAA but not GABAC receptors on mouse cone photoreceptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Moore</w:t>
+                <w:t xml:space="preserve">Sercan Deniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Leonard</w:t>
+                <w:t xml:space="preserve">Eric Wersinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Sebbag</w:t>
+                <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Edwards</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel J Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0349-y⟩</w:t>
+              <w:t xml:space="preserve">Visual Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.E005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0952523819000038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676428v1</w:t>
+                <w:t xml:space="preserve">hal-02342212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for functional GABAA but not GABAC receptors on mouse cone photoreceptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum: Author Correction: Identification of genes required for eye development by high-throughput screening of mouse knockouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sercan Deniz</w:t>
+                <w:t xml:space="preserve">B Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Wersinger</w:t>
+                <w:t xml:space="preserve">L Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Picaud</w:t>
+                <w:t xml:space="preserve">S Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel J Roux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36, pp.E005. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0952523819000038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0349-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342212v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency stimulation of normal and blind mouse retinas using TiO2 nanotubes</w:t>
               </w:r>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Gonzalez-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (50), pp.1804639. </w:t>
@@ -1825,295 +1825,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Population Study of Common Ocular Abnormalities in C57BL/6N rd8 Mice</w:t>
+                <w:t xml:space="preserve">Identification of genes required for eye development by high-throughput screening of mouse knockouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bret A Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brian Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Cooper</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sydney G Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.17-23513⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-018-0226-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361529v1</w:t>
+                <w:t xml:space="preserve">hal-02342264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genes required for eye development by high-throughput screening of mouse knockouts</w:t>
+                <w:t xml:space="preserve">A Population Study of Common Ocular Abnormalities in C57BL/6N rd8 Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bret A Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Edwards</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ann Cooper</w:t>
+                <w:t xml:space="preserve">Sydney G Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (6), pp.2252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-018-0226-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.17-23513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342264v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panton-Valentine Leucocidin Proves Direct Neuronal Targeting and Its Early Neuronal and Glial Impacts a Rabbit Retinal Explant Model</w:t>
               </w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuanli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2629,295 +2629,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of mammalian gene function through broad-based phenotypic screens across a consortium of mouse clinics</w:t>
+                <w:t xml:space="preserve">Comparing the Bbs10 complete knockout phenotype with a specific renal epithelial knockout one highlights the link between renal defects and systemic inactivation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hrabě de Angelis</w:t>
+                <w:t xml:space="preserve">Noëlle Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Nicholson</w:t>
+                <w:t xml:space="preserve">Maria Scerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Obringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangxiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Selloum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugh Morgan</w:t>
+                <w:t xml:space="preserve">Fanny Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3360⟩</w:t>
+              <w:t xml:space="preserve">Cilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13630-015-0019-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673653v1</w:t>
+                <w:t xml:space="preserve">hal-04788664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the Bbs10 complete knockout phenotype with a specific renal epithelial knockout one highlights the link between renal defects and systemic inactivation in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of mammalian gene function through broad-based phenotypic screens across a consortium of mouse clinics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hrabě de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Cognard</w:t>
+                <w:t xml:space="preserve">Mohammed Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Scerbo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiangxiang Yu</w:t>
+                <w:t xml:space="preserve">Jacqueline White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Costa</w:t>
+                <w:t xml:space="preserve">Hugh Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (9), pp.969-978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13630-015-0019-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.3360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788664v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of the App-Runx1 region in mice models human partial monosomy 21</w:t>
               </w:r>
@@ -3318,51 +3318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic Survey Reveals Altered Energetic Patterns and Metabolic Failure Prior to Retinal Degeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Griciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Merl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,51 +3465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Greenaway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4295,51 +4295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljalil Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Ghyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (6), pp.3281. </w:t>
@@ -4403,51 +4403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Griciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4817,51 +4817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simonutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,51 +5339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why glycine transporters have different stoichiometries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Supplisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 529 (1), pp.93-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5421,51 +5421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why glycine transporters have different stoichiometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Supplisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 529 (1), pp.93-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5499,51 +5499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Glial and the Neuronal Glycine Transporters Differ in Their Reactivity to Sulfhydryl Reagents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Martı́nez-Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5849,51 +5849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal and Glial Glycine Transporters Have Different Stoichiometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Supplisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6068,278 +6068,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External barium influences the gating charge movement of Shaker potassium channels</w:t>
+                <w:t xml:space="preserve">A Xenopus oocyte β subunit: Evidence for a role in the assembly/expression of voltage-gated calcium channels that is separate from its role as a regulatory subunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.S. Hurst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.J. Roux</w:t>
+                <w:t xml:space="preserve">Erwin Tareilus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Toro</w:t>
+                <w:t xml:space="preserve">Ning Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stefani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riccardo Olcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianming Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0006-3495(97)78648-X⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 94 (5), pp.1703-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.94.5.1703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788149v1</w:t>
+                <w:t xml:space="preserve">hal-04788267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Xenopus oocyte β subunit: Evidence for a role in the assembly/expression of voltage-gated calcium channels that is separate from its role as a regulatory subunit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">External barium influences the gating charge movement of Shaker potassium channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Qin</w:t>
+                <w:t xml:space="preserve">R.S. Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Olcese</w:t>
+                <w:t xml:space="preserve">L. Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianming Zhou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 94 (5), pp.1703-1708. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 72 (1), pp.77-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.94.5.1703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0006-3495(97)78648-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788267v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6507,51 +6507,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency stimulations of wild type and blind mouse retinas using titanium dioxide nanotubes as artificial photoreceptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6797,51 +6797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Imai-Leonard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Briere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Shao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11222-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Amano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.5.7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.6.64" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Estay-Ahumada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Sassone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Felder-Schmittbuhl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167118" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ciocca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rossolillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81869-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Telles Salgueiro Barboni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Joachimsthaler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Zsolt Nagy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fix Ventura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preteyeres.2022.101137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-022-00892-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1882-20.2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maur&#237;cio Passos Liber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.61.2.11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxiang Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Obringer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2019.107721" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leonard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sebbag" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Edwards" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cooper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0349-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercan Deniz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wersinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523819000038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez-Valls" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201804639" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret A Moore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sebbag" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cooper" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney G Edwards" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-23513" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leonard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Edwards" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0226-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanli Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10110455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Orlandi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Omori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ueno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.08.068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20590-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina I. Tsai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Vince Nagy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19432" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hrab&#283; de Angelis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nicholson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline White" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Morgan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3360" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Cognard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Scerbo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Costa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13630-015-0019-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arbogast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raveau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nalesso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Dembele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.017814" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weinl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wasylyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Garcia Garrido" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vithiyanjali Sothilingam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Beck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107048" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01328110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lopez-Delisle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierre-Eug&#232;ne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bloch-Gallego" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Duband" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1882" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Griciuc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Merl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giangrande" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie M Hauck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2982-13.2014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greenaway" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Fuchs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gailus-Durner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-7-r82" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatelain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Napoletano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002833" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wersinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bordais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwab" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain B&#233;nard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-7519" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009065v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon K. Gallagher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Witkovsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J. Low" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Otero-Corchon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22387" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087157v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavlowsky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gianfelice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pallotto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zanchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.12.030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009054v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayoub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marisa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605823" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cammas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trensz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Jellali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ghyselinck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3769" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447945v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Aron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Klein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001075" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118000v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pannicke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Wurm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Mathari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007329" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00265573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice E. Fort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20633" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F98F2FB4CA88BC7F782550607807FA2F512F946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simonutti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacombe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.eye.6702882" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Tessier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forster" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135456v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice D. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Repentigny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Coupland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4692-04.2005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187543v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;veillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddi258" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1Z5X91H4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145152v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supplisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788404v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)03251-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mart&#305;&#769;nez-Maza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz L&#243;pez-Corcuera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arag&#243;n" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009196200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140067v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Martinez-Maza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lopez-Corcuera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Aragon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788394v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(00)80901-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#243;pez-Corcuera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;nez-Maza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Supplisson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1998.71052211.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Hurst" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stefani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(97)78648-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788267v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Tareilus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Qin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Olcese" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Zhou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.94.5.1703" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427655v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Imai-Leonard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Briere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Shao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11222-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Amano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.5.7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.6.64" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Estay-Ahumada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Sassone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Felder-Schmittbuhl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167118" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ciocca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rossolillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81869-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Telles Salgueiro Barboni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Joachimsthaler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Zsolt Nagy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fix Ventura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preteyeres.2022.101137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-022-00892-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1882-20.2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maur&#237;cio Passos Liber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.61.2.11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxiang Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Obringer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2019.107721" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercan Deniz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wersinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523819000038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leonard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sebbag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Edwards" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cooper" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0349-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez-Valls" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201804639" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret A Moore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leonard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sebbag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Edwards" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cooper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0226-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361529v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney G Edwards" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-23513" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanli Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10110455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Orlandi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Omori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ueno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.08.068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20590-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina I. Tsai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Vince Nagy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19432" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Cognard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Scerbo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Costa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13630-015-0019-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hrab&#283; de Angelis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nicholson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline White" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Morgan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3360" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arbogast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raveau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nalesso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Dembele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.017814" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weinl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wasylyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Garcia Garrido" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vithiyanjali Sothilingam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Beck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107048" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01328110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lopez-Delisle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierre-Eug&#232;ne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bloch-Gallego" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Duband" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1882" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Griciuc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Merl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giangrande" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie M Hauck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2982-13.2014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greenaway" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Fuchs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gailus-Durner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-7-r82" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatelain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Napoletano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002833" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wersinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bordais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwab" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain B&#233;nard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-7519" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009065v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon K. Gallagher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Witkovsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J. Low" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Otero-Corchon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22387" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087157v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavlowsky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gianfelice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pallotto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zanchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.12.030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009054v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayoub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marisa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605823" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cammas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trensz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Jellali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ghyselinck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3769" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447945v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Aron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Klein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001075" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118000v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pannicke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Wurm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Mathari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007329" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00265573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice E. Fort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20633" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F98F2FB4CA88BC7F782550607807FA2F512F946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simonutti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacombe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.eye.6702882" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Tessier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forster" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135456v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice D. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Repentigny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Coupland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4692-04.2005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187543v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;veillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddi258" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1Z5X91H4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145152v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supplisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788404v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)03251-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mart&#305;&#769;nez-Maza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz L&#243;pez-Corcuera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arag&#243;n" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009196200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140067v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Martinez-Maza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lopez-Corcuera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Aragon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788394v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(00)80901-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#243;pez-Corcuera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;nez-Maza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Supplisson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1998.71052211.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Tareilus" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Qin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Olcese" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Zhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.94.5.1703" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Hurst" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stefani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(97)78648-X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427655v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>