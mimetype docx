--- v1 (2026-04-13)
+++ v2 (2026-05-26)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperglycemia and circadian disruption lead to retinal dysfunction in a stabilized colony of the fat sand rat Psammomys obesus</w:t>
+                <w:t xml:space="preserve">Interruption of the visual cycle in a novel animal model induces progressive vision loss resembling Stargardts Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabiana Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Estay-Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Sassone</w:t>
+                <w:t xml:space="preserve">Michel J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Felder-Schmittbuhl</w:t>
+                <w:t xml:space="preserve">Dominique Ciocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Rossolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2024.167118⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.30880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-81869-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788767v1</w:t>
+                <w:t xml:space="preserve">hal-04991247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interruption of the visual cycle in a novel animal model induces progressive vision loss resembling Stargardts Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hyperglycemia and circadian disruption lead to retinal dysfunction in a stabilized colony of the fat sand rat Psammomys obesus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Estay-Ahumada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Verra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Rossolillo</w:t>
+                <w:t xml:space="preserve">Marie-Paule Felder-Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.30880. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1870 (4), pp.167118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-81869-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2024.167118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991247v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal dystrophins and the retinopathy of Duchenne muscular dystrophy</w:t>
               </w:r>
@@ -1306,412 +1306,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo phenotypic and molecular characterization of retinal degeneration in mouse models of three ciliopathies</w:t>
+                <w:t xml:space="preserve">Evidence for functional GABAA but not GABAC receptors on mouse cone photoreceptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Brun</w:t>
+                <w:t xml:space="preserve">Sercan Deniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangxiang Yu</w:t>
+                <w:t xml:space="preserve">Eric Wersinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Obringer</w:t>
+                <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ajoy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel J Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Eye Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exer.2019.107721⟩</w:t>
+              <w:t xml:space="preserve">Visual Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.E005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0952523819000038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361666v1</w:t>
+                <w:t xml:space="preserve">hal-02342212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for functional GABAA but not GABAC receptors on mouse cone photoreceptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum: Author Correction: Identification of genes required for eye development by high-throughput screening of mouse knockouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sercan Deniz</w:t>
+                <w:t xml:space="preserve">B Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Wersinger</w:t>
+                <w:t xml:space="preserve">L Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Picaud</w:t>
+                <w:t xml:space="preserve">S Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel J Roux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36, pp.E005. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0952523819000038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0349-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342212v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Author Correction: Identification of genes required for eye development by high-throughput screening of mouse knockouts</w:t>
+                <w:t xml:space="preserve">In vivo phenotypic and molecular characterization of retinal degeneration in mouse models of three ciliopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Moore</w:t>
+                <w:t xml:space="preserve">Agnès Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Leonard</w:t>
+                <w:t xml:space="preserve">Xiangxiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Sebbag</w:t>
+                <w:t xml:space="preserve">Cathy Obringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Edwards</w:t>
+                <w:t xml:space="preserve">Daniel Ajoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooper</w:t>
+                <w:t xml:space="preserve">Elodie Haser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2, </w:t>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.107721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0349-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2019.107721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676428v1</w:t>
+                <w:t xml:space="preserve">hal-02361666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency stimulation of normal and blind mouse retinas using TiO2 nanotubes</w:t>
               </w:r>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Gonzalez-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (50), pp.1804639. </w:t>
@@ -2112,64 +2112,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panton-Valentine Leucocidin Proves Direct Neuronal Targeting and Its Early Neuronal and Glial Impacts a Rabbit Retinal Explant Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuanli Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2227,295 +2227,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transsynaptic Binding of Orphan Receptor GPR179 to Dystroglycan-Pikachurin Complex Is Essential for the Synaptic Organization of Photoreceptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Panton–Valentine Leukocidin Colocalizes with Retinal Ganglion and Amacrine Cells and Activates Glial Reactions and Microglial Apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesare Orlandi</w:t>
+                <w:t xml:space="preserve">Pauline Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshihiro Omori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Akiko Ueno</w:t>
+                <w:t xml:space="preserve">Tristan Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.08.068⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.2953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20590-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361463v1</w:t>
+                <w:t xml:space="preserve">hal-02359626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panton–Valentine Leukocidin Colocalizes with Retinal Ganglion and Amacrine Cells and Activates Glial Reactions and Microglial Apoptosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuanli Liu</w:t>
+                <w:t xml:space="preserve">Transsynaptic Binding of Orphan Receptor GPR179 to Dystroglycan-Pikachurin Complex Is Essential for the Synaptic Organization of Photoreceptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiro Omori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Heitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Keller</w:t>
+                <w:t xml:space="preserve">Yan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Bourcier</w:t>
+                <w:t xml:space="preserve">Akiko Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.2953. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.130 - 145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20590-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.08.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359626v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical Functional Deficits of ON and OFF Retinal Processing in the mdx 3Cv Mouse Model of Duchenne Muscular Dystrophy</w:t>
               </w:r>
@@ -2661,64 +2661,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Scerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Obringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangxiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic Survey Reveals Altered Energetic Patterns and Metabolic Failure Prior to Retinal Degeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Griciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Merl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,697 +3835,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-Endorphin expression in the mouse retina</w:t>
+                <w:t xml:space="preserve">A postsynaptic signaling pathway that may account for the cognitive defect due to IL1RAPL1 mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon K. Gallagher</w:t>
+                <w:t xml:space="preserve">Alice Pavlowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Witkovsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Roux</w:t>
+                <w:t xml:space="preserve">Antonella Gianfelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm J. Low</w:t>
+                <w:t xml:space="preserve">Marta Pallotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Otero-Corchon</w:t>
+                <w:t xml:space="preserve">Alice Zanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.22387⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2009.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009065v1</w:t>
+                <w:t xml:space="preserve">hal-04087157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A postsynaptic signaling pathway that may account for the cognitive defect due to IL1RAPL1 mutation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANO1 amplification and expression in HNSCC with a high propensity for future distant metastasis and its functions in HNSCC cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Gianfelice</w:t>
+                <w:t xml:space="preserve">C Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Wasylyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Pallotto</w:t>
+                <w:t xml:space="preserve">Y Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Zanchi</w:t>
+                <w:t xml:space="preserve">E Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Vara</w:t>
+                <w:t xml:space="preserve">L Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (2), pp.103-115. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (5), pp.715-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2009.12.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6605823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087157v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANO1 amplification and expression in HNSCC with a high propensity for future distant metastasis and its functions in HNSCC cell lines</w:t>
+                <w:t xml:space="preserve">Retinoic Acid Receptor (RAR)-α Is Not Critically Required for Mediating Retinoic Acid Effects in the Developing Mouse Retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ayoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Wasylyk</w:t>
+                <w:t xml:space="preserve">Laura Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Li</w:t>
+                <w:t xml:space="preserve">Frédéric Trensz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Thomas</w:t>
+                <w:t xml:space="preserve">Abdeljalil Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Marisa</w:t>
+                <w:t xml:space="preserve">Norbert Ghyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 103 (5), pp.715-726. </w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (6), pp.3281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6605823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.09-3769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009054v1</w:t>
+                <w:t xml:space="preserve">hal-04788532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoic Acid Receptor (RAR)-α Is Not Critically Required for Mediating Retinoic Acid Effects in the Developing Mouse Retina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inactivation of VCP/ter94 Suppresses Retinal Pathology Caused by Misfolded Rhodopsin in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Griciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cammas</w:t>
+                <w:t xml:space="preserve">Liviu Aron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Trensz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel J Roux</w:t>
+                <w:t xml:space="preserve">Rüdiger Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Giangrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.09-3769⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (8), pp.e1001075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1001075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788532v1</w:t>
+                <w:t xml:space="preserve">hal-03447945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of VCP/ter94 Suppresses Retinal Pathology Caused by Misfolded Rhodopsin in Drosophila</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Griciuc</w:t>
+                <w:t xml:space="preserve">beta-Endorphin expression in the mouse retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon K. Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Witkovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liviu Aron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel J Roux</w:t>
+                <w:t xml:space="preserve">Malcolm J. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rüdiger Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Giangrande</w:t>
+                <w:t xml:space="preserve">Veronica Otero-Corchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (8), pp.e1001075. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (15), pp.3130-3148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1001075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cne.22387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447945v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional implication of Dp71 in osmoregulation and vascular permeability of the retina</w:t>
               </w:r>
@@ -4684,51 +4684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pannicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4817,51 +4817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simonutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5197,51 +5197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhodopsin maturation defects induce photoreceptor death by apoptosis: a fly model for RhodopsinPro23His human retinitis pigmentosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Alain Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5320,230 +5320,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why glycine transporters have different stoichiometries.</w:t>
+                <w:t xml:space="preserve">Why glycine transporters have different stoichiometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Supplisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 529 (1), pp.93-101</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 529 (1), pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(02)03251-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145152v1</w:t>
+                <w:t xml:space="preserve">hal-04788404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why glycine transporters have different stoichiometries</w:t>
+                <w:t xml:space="preserve">Why glycine transporters have different stoichiometries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Supplisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 529 (1), pp.93-101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 529 (1), pp.93-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(02)03251-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04788404v1</w:t>
+                <w:t xml:space="preserve">hal-00145152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Glial and the Neuronal Glycine Transporters Differ in Their Reactivity to Sulfhydryl Reagents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Martı́nez-Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5633,51 +5633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glial and the neuronal glycine transporters differ in their reactivity to sulfhydryl reagents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Martinez-Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5767,51 +5767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal and glial glycine transporters have different stoichiometries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Supplisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5849,51 +5849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal and Glial Glycine Transporters Have Different Stoichiometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Supplisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6357,90 +6357,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abca4 inhibition in a cone-rich rodent leads to Stargardt Disease type 1-like retinal degeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Sassone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ciocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Rossolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6507,51 +6507,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency stimulations of wild type and blind mouse retinas using titanium dioxide nanotubes as artificial photoreceptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6797,51 +6797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Imai-Leonard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Briere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Shao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11222-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Amano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.5.7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.6.64" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Estay-Ahumada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Sassone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Felder-Schmittbuhl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167118" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ciocca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rossolillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81869-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Telles Salgueiro Barboni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Joachimsthaler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Zsolt Nagy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fix Ventura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preteyeres.2022.101137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-022-00892-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1882-20.2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maur&#237;cio Passos Liber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.61.2.11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxiang Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Obringer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2019.107721" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercan Deniz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wersinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523819000038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leonard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sebbag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Edwards" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cooper" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0349-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez-Valls" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201804639" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret A Moore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leonard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sebbag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Edwards" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cooper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0226-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361529v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney G Edwards" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-23513" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanli Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10110455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Orlandi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Omori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ueno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.08.068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20590-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina I. Tsai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Vince Nagy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19432" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Cognard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Scerbo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Costa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13630-015-0019-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hrab&#283; de Angelis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nicholson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline White" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Morgan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3360" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arbogast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raveau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nalesso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Dembele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.017814" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weinl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wasylyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Garcia Garrido" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vithiyanjali Sothilingam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Beck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107048" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01328110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lopez-Delisle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierre-Eug&#232;ne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bloch-Gallego" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Duband" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1882" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Griciuc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Merl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giangrande" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie M Hauck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2982-13.2014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greenaway" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Fuchs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gailus-Durner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-7-r82" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatelain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Napoletano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002833" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wersinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bordais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwab" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain B&#233;nard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-7519" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009065v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon K. Gallagher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Witkovsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J. Low" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Otero-Corchon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22387" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087157v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavlowsky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gianfelice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pallotto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zanchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.12.030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009054v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayoub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marisa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605823" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cammas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trensz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Jellali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ghyselinck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3769" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447945v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Aron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Klein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001075" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118000v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pannicke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Wurm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Mathari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007329" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00265573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice E. Fort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20633" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F98F2FB4CA88BC7F782550607807FA2F512F946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simonutti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacombe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.eye.6702882" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Tessier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forster" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135456v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice D. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Repentigny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Coupland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4692-04.2005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187543v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;veillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddi258" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1Z5X91H4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145152v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supplisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788404v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)03251-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mart&#305;&#769;nez-Maza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz L&#243;pez-Corcuera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arag&#243;n" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009196200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140067v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Martinez-Maza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lopez-Corcuera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Aragon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788394v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(00)80901-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#243;pez-Corcuera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;nez-Maza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Supplisson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1998.71052211.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Tareilus" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Qin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Olcese" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Zhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.94.5.1703" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Hurst" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stefani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(97)78648-X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427655v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Imai-Leonard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Briere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Shao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11222-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Amano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.5.7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.6.64" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Sassone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Estay-Ahumada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ciocca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rossolillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81869-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Felder-Schmittbuhl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Telles Salgueiro Barboni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Joachimsthaler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Zsolt Nagy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fix Ventura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preteyeres.2022.101137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-022-00892-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doussau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1882-20.2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maur&#237;cio Passos Liber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.61.2.11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercan Deniz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wersinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523819000038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leonard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sebbag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Edwards" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cooper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0349-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxiang Yu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Obringer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2019.107721" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cottineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez-Valls" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201804639" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret A Moore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leonard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sebbag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Edwards" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cooper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0226-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361529v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney G Edwards" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-23513" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanli Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sauer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10110455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heitz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourcier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20590-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Orlandi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Omori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ueno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.08.068" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina I. Tsai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Vince Nagy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rendon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19432" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Cognard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Scerbo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Costa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13630-015-0019-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hrab&#283; de Angelis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nicholson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline White" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Morgan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3360" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arbogast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raveau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nalesso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Dembele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.017814" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weinl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wasylyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Garcia Garrido" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vithiyanjali Sothilingam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Beck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107048" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01328110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lopez-Delisle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierre-Eug&#232;ne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bloch-Gallego" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Duband" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1882" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Griciuc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Merl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giangrande" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie M Hauck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2982-13.2014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greenaway" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Fuchs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gailus-Durner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-7-r82" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatelain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Napoletano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002833" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wersinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bordais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwab" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain B&#233;nard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-7519" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087157v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavlowsky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gianfelice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pallotto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zanchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.12.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayoub" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marisa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605823" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cammas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trensz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Jellali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ghyselinck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3769" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447945v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Aron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Klein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001075" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon K. Gallagher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Witkovsky" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J. Low" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Otero-Corchon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22387" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118000v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pannicke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Wurm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Mathari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007329" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00265573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice E. Fort" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20633" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F98F2FB4CA88BC7F782550607807FA2F512F946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Paques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simonutti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lacombe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.eye.6702882" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Tessier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forster" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135456v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice D. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Repentigny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Coupland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4692-04.2005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187543v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;veillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddi258" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1Z5X91H4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788404v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supplisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)03251-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mart&#305;&#769;nez-Maza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz L&#243;pez-Corcuera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arag&#243;n" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M009196200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140067v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Martinez-Maza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lopez-Corcuera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Aragon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788394v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(00)80901-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#243;pez-Corcuera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;nez-Maza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Supplisson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1998.71052211.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Tareilus" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Qin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Olcese" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Zhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.94.5.1703" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Hurst" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stefani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(97)78648-X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427655v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>