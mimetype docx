--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Desgorces </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current methods for the exercise dose equalization in resistance training drive to markedly different session-induced efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Grek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Renfree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0022-4707.24.16428-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acknowledge the Merits and Limitations of Exercise Quantification Methods to Better Control the Dose–Response Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2025-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Matomäki et al: Better Understand the Methods of Exercise-Dose Quantification Before Addressing the Issue of Protocol Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2024-0334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Barranco-Gil et al: Does Mechanical Work Actually Balance Efforts Performed at High Versus Moderate Intensities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.487. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2024-0422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sport disciplines on offspring sex ratio in elite athletes: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bosselut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.21677. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05445-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training load and intensity distribution for sprinting among world-class track cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (4), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0022-4707.22.13685-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About exercise control in studies on high-intensity interval exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (8), pp.1863-1864. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-023-05217-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge d’entraînement : de la définition du concept aux méthodes de quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renfree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2022.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise Dose Equalization in High-Intensity Interval Training: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Normand-Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Britto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Renfree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (9), pp.4980. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19094980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training load quantification of high intensity exercises: Discrepancies between original and alternative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0237027. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-performance relationship in the general population and strategies to delay age related decline in performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (51), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-019-0375-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance losses following threefold volume increases in soccer-specific training and in small-sided games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirez Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Medicine in Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.3-13. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24733938.2018.1486038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of intensity distribution changes on performance and on training loads quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirez Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5114/biolsport.2018.70753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a specific index to detect malnutrition in athletes: Validity in weight class or intermittent fasted athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Chennaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopen.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre mois de charge d’entraînement globale et par exercice chez le footballeur professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Athletic Performance Reached its Peak ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (9), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-015-0347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of one-repetition maximum from submaximal ratings of perceived exertion in older adults pre-and post-training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Thomasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehrazad Aboueb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-015-0334-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of Exercise and Diet Program in Obese Women: Metabolic and Anorexigenic Responses Related to Weight Loss and Physical Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Police</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henry Cottart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone and Metabolic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (07), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1387704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and endurance training effects on quantity and quality of pulmonary vascular bed in healthy men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghanima Al Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Londner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caumont-Prim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.8. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1465-9921-15-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Row for Your Life: A Century of Mortality Follow-Up of French Olympic Rowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.e113362. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0113362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endurance-training in healthy men is associated with lesser exertional breathlessness that correlates with circulatory-muscular conditioning markers in a cross-sectional design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghanima Al Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Londner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caumont-Prim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chevalier-Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.426. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-3-426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01096017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No effect of weight cycling on the post-career BMI of weight class elite athletes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mouraby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.510. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-13-510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00828426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and validity of Diagnoform fitness test procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mouraby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.50-53. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2011.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring fitness levels and detecting implications for health in a French population: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Abidh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la charge d’entraînement imposée au footballeur professionnel en phase de réhabilitation athlétique post-blessure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Belgith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahmaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring fitness levels and detecting implications for health on a large scale of the general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Abidh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (5), pp.e001022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar slow down in running speed progression in species under human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02563.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and Decline: Top 10 Tennis Players Follow a Biphasic Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montalvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (11), pp.2148-2154. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0b013e31821eb533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & swimming: 3 steps beyond physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (11), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1369-7021(10)70203-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athlete atypicity on the edge of human achievement: performances stagnate after the last peak, in 1988.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8800. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local muscular endurance and prediction of 1 repetition maximum for bench in 4 athletic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.394-400. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181c7c72d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort regulation in rowing races depends on performance level and exercise mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (6), pp.613-617. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2010.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ramadan fasting on physical performance and metabolic, hormonal, and inflammatory parameters in middle-distance runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Chennaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Drogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Tomaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (4), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H09-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL MUSCULAR ENDURANCE AND PREDICTION OF 1 REPETITION MAXIMUM FOR BENCH PRESS LIFT IN DIFFERENT ATHLETIC POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in Developing Regions: World Records Evolution through a Geopolitical Prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7573. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in developing regions: world records evolution through a geopolitical prism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Helou N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.e7573-7581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Oxford to Hawaii ecophysiological barriers limit human progression in ten sport monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.e3653. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to quantify intermittent exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sénégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.762-769. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H07-037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to quantify intermittent exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Senegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.762--769. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H07-037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Desgorces </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current methods for the exercise dose equalization in resistance training drive to markedly different session-induced efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Grek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Renfree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0022-4707.24.16428-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acknowledge the Merits and Limitations of Exercise Quantification Methods to Better Control the Dose–Response Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2025-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Matomäki et al: Better Understand the Methods of Exercise-Dose Quantification Before Addressing the Issue of Protocol Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2024-0334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Barranco-Gil et al: Does Mechanical Work Actually Balance Efforts Performed at High Versus Moderate Intensities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.487. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2024-0422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sport disciplines on offspring sex ratio in elite athletes: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bosselut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.21677. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05445-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training load and intensity distribution for sprinting among world-class track cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (4), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0022-4707.22.13685-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About exercise control in studies on high-intensity interval exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (8), pp.1863-1864. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-023-05217-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge d’entraînement : de la définition du concept aux méthodes de quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renfree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2022.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise Dose Equalization in High-Intensity Interval Training: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Normand-Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Britto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Renfree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (9), pp.4980. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19094980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training load quantification of high intensity exercises: Discrepancies between original and alternative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0237027. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-performance relationship in the general population and strategies to delay age related decline in performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (51), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-019-0375-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance losses following threefold volume increases in soccer-specific training and in small-sided games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirez Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Medicine in Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.3-13. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24733938.2018.1486038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a specific index to detect malnutrition in athletes: Validity in weight class or intermittent fasted athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Chennaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopen.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of intensity distribution changes on performance and on training loads quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirez Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5114/biolsport.2018.70753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre mois de charge d’entraînement globale et par exercice chez le footballeur professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Athletic Performance Reached its Peak ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (9), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-015-0347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of one-repetition maximum from submaximal ratings of perceived exertion in older adults pre-and post-training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Thomasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehrazad Aboueb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-015-0334-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of Exercise and Diet Program in Obese Women: Metabolic and Anorexigenic Responses Related to Weight Loss and Physical Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Police</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henry Cottart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone and Metabolic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (07), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1387704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and endurance training effects on quantity and quality of pulmonary vascular bed in healthy men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghanima Al Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Londner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caumont-Prim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1465-9921-15-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Row for Your Life: A Century of Mortality Follow-Up of French Olympic Rowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.e113362. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0113362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endurance-training in healthy men is associated with lesser exertional breathlessness that correlates with circulatory-muscular conditioning markers in a cross-sectional design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghanima Al Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Londner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caumont-Prim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chevalier-Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.426. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-3-426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01096017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No effect of weight cycling on the post-career BMI of weight class elite athletes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mouraby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.510. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-13-510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00828426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring fitness levels and detecting implications for health in a French population: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Abidh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la charge d’entraînement imposée au footballeur professionnel en phase de réhabilitation athlétique post-blessure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Belgith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahmaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and validity of Diagnoform fitness test procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mouraby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.50-53. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2011.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring fitness levels and detecting implications for health on a large scale of the general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Abidh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (5), pp.e001022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar slow down in running speed progression in species under human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02563.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and Decline: Top 10 Tennis Players Follow a Biphasic Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montalvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (11), pp.2148-2154. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0b013e31821eb533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & swimming: 3 steps beyond physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (11), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1369-7021(10)70203-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athlete atypicity on the edge of human achievement: performances stagnate after the last peak, in 1988.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8800. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local muscular endurance and prediction of 1 repetition maximum for bench in 4 athletic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.394-400. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181c7c72d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort regulation in rowing races depends on performance level and exercise mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (6), pp.613-617. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2010.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ramadan fasting on physical performance and metabolic, hormonal, and inflammatory parameters in middle-distance runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Chennaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Drogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Tomaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (4), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H09-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL MUSCULAR ENDURANCE AND PREDICTION OF 1 REPETITION MAXIMUM FOR BENCH PRESS LIFT IN DIFFERENT ATHLETIC POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in Developing Regions: World Records Evolution through a Geopolitical Prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7573. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in developing regions: world records evolution through a geopolitical prism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Helou N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.e7573-7581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Oxford to Hawaii ecophysiological barriers limit human progression in ten sport monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.e3653. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to quantify intermittent exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sénégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.762-769. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H07-037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to quantify intermittent exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Senegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.762--769. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H07-037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Testa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toussaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Renfree" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Denis Desgorces" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.16428-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gouelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0422" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desgorces" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05445-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.22.13685-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05217-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desgorces" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sedeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Toussaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renfree" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Launay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.07.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19094980" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hourcade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02459468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-019-0375-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirez Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2018.1486038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005398v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2018.70753" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01933107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chennaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petibois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2016.10.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hourcade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.03.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0347-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomasson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehrazad Aboueb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0334-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Police" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neveux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Cottart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1387704" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanima Al Dandachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Londner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caumont-Prim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-15-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Van" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113362" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01096017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plantier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chevalier-Bidaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-426" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00828426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Brown" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nassif" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mouraby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-510" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.01.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Abidh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01826191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Belgith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.06.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01828684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02563.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01726062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Len" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montalvan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31821eb533" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713615v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(10)70203-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008800" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S A Testa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c7c72d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246920v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2010.01.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4HCHSN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Drogou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Boudjemaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Tomaszewski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H09-014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771694v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007573" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Helou N." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Len" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356260v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003653" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Decker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H07-037" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Senegas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Testa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toussaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Renfree" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Denis Desgorces" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.16428-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gouelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0422" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desgorces" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05445-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.22.13685-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05217-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desgorces" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renfree" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Launay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.07.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19094980" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hourcade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02459468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-019-0375-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirez Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2018.1486038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01933107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chennaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petibois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2016.10.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2018.70753" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hourcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.03.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0347-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehrazad Aboueb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0334-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Police" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neveux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Cottart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1387704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanima Al Dandachi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Londner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caumont-Prim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-15-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Van" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01096017v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plantier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chevalier-Bidaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-426" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00828426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Brown" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nassif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mouraby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-510" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Abidh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01826191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Belgith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.06.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.01.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01828684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02563.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01726062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Len" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montalvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31821eb533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(10)70203-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008800" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S A Testa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c7c72d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2010.01.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4HCHSN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Drogou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Boudjemaa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Tomaszewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H09-014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769693v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007573" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Helou N." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthelot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Len" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356260v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003653" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Decker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H07-037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039928v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Senegas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>