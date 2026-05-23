--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Desgorces </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current methods for the exercise dose equalization in resistance training drive to markedly different session-induced efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Grek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Renfree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0022-4707.24.16428-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acknowledge the Merits and Limitations of Exercise Quantification Methods to Better Control the Dose–Response Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2025-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Matomäki et al: Better Understand the Methods of Exercise-Dose Quantification Before Addressing the Issue of Protocol Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2024-0334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Barranco-Gil et al: Does Mechanical Work Actually Balance Efforts Performed at High Versus Moderate Intensities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.487. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2024-0422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sport disciplines on offspring sex ratio in elite athletes: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bosselut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.21677. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05445-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training load and intensity distribution for sprinting among world-class track cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (4), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0022-4707.22.13685-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About exercise control in studies on high-intensity interval exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (8), pp.1863-1864. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-023-05217-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge d’entraînement : de la définition du concept aux méthodes de quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renfree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2022.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise Dose Equalization in High-Intensity Interval Training: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Normand-Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Britto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Renfree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (9), pp.4980. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19094980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training load quantification of high intensity exercises: Discrepancies between original and alternative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0237027. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-performance relationship in the general population and strategies to delay age related decline in performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (51), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-019-0375-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance losses following threefold volume increases in soccer-specific training and in small-sided games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirez Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Medicine in Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.3-13. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24733938.2018.1486038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a specific index to detect malnutrition in athletes: Validity in weight class or intermittent fasted athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Chennaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopen.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of intensity distribution changes on performance and on training loads quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirez Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5114/biolsport.2018.70753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre mois de charge d’entraînement globale et par exercice chez le footballeur professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Athletic Performance Reached its Peak ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (9), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-015-0347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of one-repetition maximum from submaximal ratings of perceived exertion in older adults pre-and post-training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Thomasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehrazad Aboueb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-015-0334-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of Exercise and Diet Program in Obese Women: Metabolic and Anorexigenic Responses Related to Weight Loss and Physical Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Police</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henry Cottart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone and Metabolic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (07), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1387704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and endurance training effects on quantity and quality of pulmonary vascular bed in healthy men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghanima Al Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Londner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caumont-Prim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1465-9921-15-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Row for Your Life: A Century of Mortality Follow-Up of French Olympic Rowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.e113362. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0113362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endurance-training in healthy men is associated with lesser exertional breathlessness that correlates with circulatory-muscular conditioning markers in a cross-sectional design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghanima Al Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Londner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caumont-Prim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chevalier-Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.426. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-3-426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01096017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No effect of weight cycling on the post-career BMI of weight class elite athletes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mouraby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.510. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-13-510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00828426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring fitness levels and detecting implications for health in a French population: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Abidh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la charge d’entraînement imposée au footballeur professionnel en phase de réhabilitation athlétique post-blessure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Belgith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahmaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and validity of Diagnoform fitness test procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mouraby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.50-53. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2011.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring fitness levels and detecting implications for health on a large scale of the general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Abidh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (5), pp.e001022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar slow down in running speed progression in species under human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02563.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and Decline: Top 10 Tennis Players Follow a Biphasic Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montalvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (11), pp.2148-2154. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0b013e31821eb533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & swimming: 3 steps beyond physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (11), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1369-7021(10)70203-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athlete atypicity on the edge of human achievement: performances stagnate after the last peak, in 1988.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8800. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local muscular endurance and prediction of 1 repetition maximum for bench in 4 athletic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.394-400. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181c7c72d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort regulation in rowing races depends on performance level and exercise mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (6), pp.613-617. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2010.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ramadan fasting on physical performance and metabolic, hormonal, and inflammatory parameters in middle-distance runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Chennaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Drogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Tomaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (4), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H09-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL MUSCULAR ENDURANCE AND PREDICTION OF 1 REPETITION MAXIMUM FOR BENCH PRESS LIFT IN DIFFERENT ATHLETIC POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in Developing Regions: World Records Evolution through a Geopolitical Prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7573. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in developing regions: world records evolution through a geopolitical prism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Helou N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.e7573-7581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Oxford to Hawaii ecophysiological barriers limit human progression in ten sport monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.e3653. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to quantify intermittent exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sénégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.762-769. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H07-037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to quantify intermittent exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Senegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.762--769. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H07-037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Desgorces </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current methods for the exercise dose equalization in resistance training drive to markedly different session-induced efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Grek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Renfree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0022-4707.24.16428-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acknowledge the Merits and Limitations of Exercise Quantification Methods to Better Control the Dose–Response Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2025-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Matomäki et al: Better Understand the Methods of Exercise-Dose Quantification Before Addressing the Issue of Protocol Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2024-0334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Barranco-Gil et al: Does Mechanical Work Actually Balance Efforts Performed at High Versus Moderate Intensities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.487. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2024-0422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sport disciplines on offspring sex ratio in elite athletes: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bosselut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.21677. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05445-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About exercise control in studies on high-intensity interval exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (8), pp.1863-1864. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-023-05217-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge d’entraînement : de la définition du concept aux méthodes de quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renfree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2022.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training load and intensity distribution for sprinting among world-class track cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0022-4707.22.13685-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise Dose Equalization in High-Intensity Interval Training: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Normand-Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Britto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Renfree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (9), pp.4980. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19094980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training load quantification of high intensity exercises: Discrepancies between original and alternative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0237027. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0237027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-performance relationship in the general population and strategies to delay age related decline in performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (51), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-019-0375-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance losses following threefold volume increases in soccer-specific training and in small-sided games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirez Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Medicine in Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.3-13. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24733938.2018.1486038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a specific index to detect malnutrition in athletes: Validity in weight class or intermittent fasted athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Chennaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopen.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of intensity distribution changes on performance and on training loads quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirez Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5114/biolsport.2018.70753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre mois de charge d’entraînement globale et par exercice chez le footballeur professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of Exercise and Diet Program in Obese Women: Metabolic and Anorexigenic Responses Related to Weight Loss and Physical Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Police</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henry Cottart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone and Metabolic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (07), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1387704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of one-repetition maximum from submaximal ratings of perceived exertion in older adults pre-and post-training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Thomasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehrazad Aboueb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-015-0334-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Athletic Performance Reached its Peak ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (9), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-015-0347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and endurance training effects on quantity and quality of pulmonary vascular bed in healthy men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghanima Al Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Londner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caumont-Prim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1465-9921-15-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Row for Your Life: A Century of Mortality Follow-Up of French Olympic Rowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Antero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.e113362. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0113362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endurance-training in healthy men is associated with lesser exertional breathlessness that correlates with circulatory-muscular conditioning markers in a cross-sectional design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghanima Al Dandachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Londner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caumont-Prim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chevalier-Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.426. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-3-426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01096017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Haïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No effect of weight cycling on the post-career BMI of weight class elite athletes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mouraby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.510. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-13-510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00828426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and validity of Diagnoform fitness test procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mouraby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.50-53. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2011.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring fitness levels and detecting implications for health on a large scale of the general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Abidh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (5), pp.e001022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring fitness levels and detecting implications for health in a French population: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sedeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Abidh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schipman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la charge d’entraînement imposée au footballeur professionnel en phase de réhabilitation athlétique post-blessure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Belgith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahmaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar slow down in running speed progression in species under human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.1792-1799. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02563.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and Decline: Top 10 Tennis Players Follow a Biphasic Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montalvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (11), pp.2148-2154. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1249/MSS.0b013e31821eb533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athlete atypicity on the edge of human achievement: performances stagnate after the last peak, in 1988.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8800. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & swimming: 3 steps beyond physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (11), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1369-7021(10)70203-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local muscular endurance and prediction of 1 repetition maximum for bench in 4 athletic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.394-400. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181c7c72d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort regulation in rowing races depends on performance level and exercise mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desgorces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (6), pp.613-617. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2010.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ramadan fasting on physical performance and metabolic, hormonal, and inflammatory parameters in middle-distance runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Chennaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Drogou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Tomaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (4), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H09-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in Developing Regions: World Records Evolution through a Geopolitical Prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7573. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL MUSCULAR ENDURANCE AND PREDICTION OF 1 REPETITION MAXIMUM FOR BENCH PRESS LIFT IN DIFFERENT ATHLETIC POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc S A Testa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success in developing regions: world records evolution through a geopolitical prism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Helou N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.e7573-7581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Oxford to Hawaii ecophysiological barriers limit human progression in ten sport monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (11), pp.e3653. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to quantify intermittent exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sénégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.762-769. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H07-037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to quantify intermittent exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Denis Desgorces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Senegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Noirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.762--769. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/H07-037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Testa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toussaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Renfree" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Denis Desgorces" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.16428-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gouelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0422" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desgorces" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05445-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.22.13685-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05217-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desgorces" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renfree" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Launay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.07.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19094980" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hourcade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02459468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-019-0375-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirez Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2018.1486038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01933107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chennaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petibois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2016.10.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2018.70753" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hourcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.03.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0347-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehrazad Aboueb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0334-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Police" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neveux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Cottart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1387704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanima Al Dandachi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Londner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caumont-Prim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-15-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Van" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01096017v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plantier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chevalier-Bidaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-426" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00828426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Brown" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nassif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mouraby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-510" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Abidh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01826191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Belgith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.06.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.01.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01828684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02563.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01726062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Len" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montalvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31821eb533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(10)70203-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008800" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S A Testa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c7c72d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2010.01.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4HCHSN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Drogou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Boudjemaa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Tomaszewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H09-014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769693v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007573" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Helou N." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthelot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Len" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356260v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003653" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Decker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H07-037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039928v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Senegas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Testa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toussaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Renfree" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Denis Desgorces" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.16428-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gouelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0422" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desgorces" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05445-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05217-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desgorces" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renfree" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Launay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.07.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.22.13685-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19094980" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hourcade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02459468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-019-0375-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirez Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24733938.2018.1486038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01933107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chennaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petibois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2016.10.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2018.70753" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hourcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.03.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Police" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neveux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Cottart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1387704" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomasson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehrazad Aboueb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0334-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0347-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanima Al Dandachi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Londner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caumont-Prim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-15-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01768450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Van" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01096017v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plantier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chevalier-Bidaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-426" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00828426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Marquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Brown" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nassif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mouraby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-510" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.01.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01828684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Abidh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01826191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Belgith" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.06.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02563.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01726062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Len" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montalvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31821eb533" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008800" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(10)70203-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S A Testa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181c7c72d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2010.01.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4HCHSN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Drogou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Boudjemaa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Tomaszewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H09-014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007573" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Helou N." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthelot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Len" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356260v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thibault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003653" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Decker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/H07-037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039928v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Senegas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>