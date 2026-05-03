--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire MAGAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field dataset of the depth to water from diverse wetland types in relation to habitat and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.110656. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours d’eau sous leur meilleur ProfHyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE, une plateforme nationale pour la prévision des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDRINDIC : suivre et évaluer l’efficacité des opérations de restauration/création de zones humides avec un indicateur hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.31-34. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (5), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 383, pp.381-389. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-381-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of reservoirs on the morphology of watercourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (special issue), pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de réanalyses météorologiques de surface pour les zones de montagne : exemple du produit DuO sur le bassin de la Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.77 - 85. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2018035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining the sequestration efficiency of the European forest sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 405, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of climate and hydrological uncertainties in transient low-flow projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (9), pp.3651 - 3672. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-3651-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (5), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/201604625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of climate and hydrological uncertainties in transient low flow projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (9), pp.12649-12701. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-12-12649-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter transferability under changing climate: case study with a land surface model in the Durance watershed, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.1408-1423. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2014.993643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing hysteresis in snow depletion curves to improve the water budget of a land surface model in an Alpine catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.631-649. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-13-091.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la ressource en eau face aux changements climatiques dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, GIEC Pays de la Loire. 2026, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05461869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des populations face aux changements climatiques dans les Pays de la Loire : rapport spécial Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, GIEC Pays de la Loire. 2025, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05122176v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermie en rivière : Analyse géostatistique et description de régime : Application à l’échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet R²D² 2050 : Risque, ressource en eau et gestion durable de la Durance en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUI-FR: Une plateforme de modélisation hydrogéologique nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025 (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.659304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des interactions eaux de surface - eaux souterraines dans un contexte de changement climatique à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORE2 : ETAT D'AVANCEMENT ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Berel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper pour mieux planifier : Quelle demande en eau pour quelle agriculture demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme de prévision des étiages PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roman-Villafane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse 2022 : caractérisation hydrologique des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roman-Villafane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-flow forecasting in France using the PREMHYCE operational platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Willemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE, une plateforme opérationnelle de prévision des étiages à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqui-FR: Towards a hydro-geological seasonal forecasting system for metropolitan France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Willemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIeme Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques (AISH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-flow forecasting in France: update on the latest developments of the PREMHYCE operational forecast platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Added-Value of Satellite Soil Moisture Observations Over Irrigated Areas to Support Land Surface Model Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrique Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wade Crow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.3715-3718, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective approach for assessing change in water resources management for large river basins in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low flows and reservoir management for the Durance River basin (Southern France) in the 2050s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF: Water Tensions in Europe and in the Mediterranean: water crisis by 2050?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait l’État lorsque l’eau vient à manquer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Bouarfa (coordination scientifique), Marielle Montginoul (coordination scientifique), Thomas Pelte (coordination scientifique), Eric Sauquet (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l’eau en France ? À l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-117, 2025, 9782759240999. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2: Hydrology and morphology of IRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermittent rivers and ephemeral streams: what water managers need to know</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&Climat et Explore2 - Des clés pour la gestion de l’eau de demain - Les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Chamfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&amp;Climat et Explore2 - Des clés pour la gestion de l’eau de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDRINDIC - Suivi et évaluation de la restauration/création de zones humides avec un indicateur hydrologique - Version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 91 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent rivers and ephemeral streams: what water managers need to know</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Calleja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Dörflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3888474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l’élaboration de suivis d’opérations de restauration hydromorphologique en cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Rolan-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boutet-Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unpublished, 2019, 978-2-37785-064-1. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.2.18966.80963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce qu'un plan d'eau ? Quels impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la représentation des processus nivaux sur l'hydrologie de la Durance et sa réponse au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01127507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire MAGAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la ressource en eau face aux changements climatiques dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, GIEC Pays de la Loire. 2026, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05461869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des populations face aux changements climatiques dans les Pays de la Loire : rapport spécial Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, GIEC Pays de la Loire. 2025, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05122176v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermie en rivière : Analyse géostatistique et description de régime : Application à l’échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet R²D² 2050 : Risque, ressource en eau et gestion durable de la Durance en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field dataset of the depth to water from diverse wetland types in relation to habitat and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.110656. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours d’eau sous leur meilleur ProfHyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE, une plateforme nationale pour la prévision des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDRINDIC : suivre et évaluer l’efficacité des opérations de restauration/création de zones humides avec un indicateur hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.31-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (5), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 383, pp.381-389. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-381-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of reservoirs on the morphology of watercourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (special issue), pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de réanalyses météorologiques de surface pour les zones de montagne : exemple du produit DuO sur le bassin de la Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.77 - 85. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2018035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining the sequestration efficiency of the European forest sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 405, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of climate and hydrological uncertainties in transient low-flow projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (9), pp.3651 - 3672. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-3651-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (5), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/201604625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter transferability under changing climate: case study with a land surface model in the Durance watershed, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.1408-1423. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2014.993643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of climate and hydrological uncertainties in transient low flow projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (9), pp.12649-12701. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-12-12649-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing hysteresis in snow depletion curves to improve the water budget of a land surface model in an Alpine catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.631-649. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-13-091.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUI-FR: Une plateforme de modélisation hydrogéologique nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025 (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.659304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des interactions eaux de surface - eaux souterraines dans un contexte de changement climatique à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORE2 : ETAT D'AVANCEMENT ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Berel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper pour mieux planifier : Quelle demande en eau pour quelle agriculture demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme de prévision des étiages PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roman-Villafane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse 2022 : caractérisation hydrologique des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roman-Villafane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-flow forecasting in France using the PREMHYCE operational platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Willemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE, une plateforme opérationnelle de prévision des étiages à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqui-FR: Towards a hydro-geological seasonal forecasting system for metropolitan France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Willemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIeme Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques (AISH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-flow forecasting in France: update on the latest developments of the PREMHYCE operational forecast platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Added-Value of Satellite Soil Moisture Observations Over Irrigated Areas to Support Land Surface Model Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrique Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wade Crow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.3715-3718, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective approach for assessing change in water resources management for large river basins in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low flows and reservoir management for the Durance River basin (Southern France) in the 2050s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF: Water Tensions in Europe and in the Mediterranean: water crisis by 2050?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait l’État lorsque l’eau vient à manquer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Bouarfa (coordination scientifique), Marielle Montginoul (coordination scientifique), Thomas Pelte (coordination scientifique), Eric Sauquet (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l’eau en France ? À l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-117, 2025, 9782759240999. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2: Hydrology and morphology of IRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermittent rivers and ephemeral streams: what water managers need to know</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&Climat et Explore2 - Des clés pour la gestion de l’eau de demain - Les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Chamfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&amp;Climat et Explore2 - Des clés pour la gestion de l’eau de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDRINDIC - Suivi et évaluation de la restauration/création de zones humides avec un indicateur hydrologique - Version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 91 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent rivers and ephemeral streams: what water managers need to know</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Calleja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Dörflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3888474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l’élaboration de suivis d’opérations de restauration hydromorphologique en cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Rolan-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boutet-Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unpublished, 2019, 978-2-37785-064-1. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.2.18966.80963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce qu'un plan d'eau ? Quels impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la représentation des processus nivaux sur l'hydrologie de la Durance et sa réponse au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01127507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7317" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01675305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3651-2016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-12-12649-2015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244903v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.993643" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927632v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-13-091.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05251692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04731888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Berel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257330v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nowak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemoigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-525" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Wigneron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrique Cheruy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518118" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299129v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bezier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chamfort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fournier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514910v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Alves" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Calleja" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald D&#246;rflinger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3888474" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rolan-Meynard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutet-Berry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.18966.80963" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127507v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066398" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110656" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7291" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7317" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01675305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3651-2016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.993643" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-12-12649-2015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927632v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-13-091.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05251692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04731888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Berel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257330v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nowak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemoigne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-525" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Wigneron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrique Cheruy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518118" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602235v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bezier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chamfort" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144755v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Alves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Calleja" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald D&#246;rflinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3888474" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091205v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rolan-Meynard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutet-Berry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.18966.80963" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620166v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127507v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066398" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>