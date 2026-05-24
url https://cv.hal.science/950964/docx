--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire MAGAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la ressource en eau face aux changements climatiques dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, GIEC Pays de la Loire. 2026, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05461869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des populations face aux changements climatiques dans les Pays de la Loire : rapport spécial Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, GIEC Pays de la Loire. 2025, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05122176v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermie en rivière : Analyse géostatistique et description de régime : Application à l’échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet R²D² 2050 : Risque, ressource en eau et gestion durable de la Durance en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field dataset of the depth to water from diverse wetland types in relation to habitat and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.110656. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours d’eau sous leur meilleur ProfHyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE, une plateforme nationale pour la prévision des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDRINDIC : suivre et évaluer l’efficacité des opérations de restauration/création de zones humides avec un indicateur hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.31-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (5), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 383, pp.381-389. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-381-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of reservoirs on the morphology of watercourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (special issue), pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de réanalyses météorologiques de surface pour les zones de montagne : exemple du produit DuO sur le bassin de la Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.77 - 85. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2018035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining the sequestration efficiency of the European forest sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 405, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of climate and hydrological uncertainties in transient low-flow projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (9), pp.3651 - 3672. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-3651-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (5), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/201604625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter transferability under changing climate: case study with a land surface model in the Durance watershed, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.1408-1423. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2014.993643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of climate and hydrological uncertainties in transient low flow projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (9), pp.12649-12701. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-12-12649-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing hysteresis in snow depletion curves to improve the water budget of a land surface model in an Alpine catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.631-649. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-13-091.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUI-FR: Une plateforme de modélisation hydrogéologique nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025 (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.659304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des interactions eaux de surface - eaux souterraines dans un contexte de changement climatique à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORE2 : ETAT D'AVANCEMENT ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Berel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper pour mieux planifier : Quelle demande en eau pour quelle agriculture demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme de prévision des étiages PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roman-Villafane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse 2022 : caractérisation hydrologique des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roman-Villafane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-flow forecasting in France using the PREMHYCE operational platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Willemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE, une plateforme opérationnelle de prévision des étiages à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqui-FR: Towards a hydro-geological seasonal forecasting system for metropolitan France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Willemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIeme Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques (AISH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-flow forecasting in France: update on the latest developments of the PREMHYCE operational forecast platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Added-Value of Satellite Soil Moisture Observations Over Irrigated Areas to Support Land Surface Model Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrique Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wade Crow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.3715-3718, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective approach for assessing change in water resources management for large river basins in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low flows and reservoir management for the Durance River basin (Southern France) in the 2050s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF: Water Tensions in Europe and in the Mediterranean: water crisis by 2050?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait l’État lorsque l’eau vient à manquer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Bouarfa (coordination scientifique), Marielle Montginoul (coordination scientifique), Thomas Pelte (coordination scientifique), Eric Sauquet (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l’eau en France ? À l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-117, 2025, 9782759240999. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2: Hydrology and morphology of IRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermittent rivers and ephemeral streams: what water managers need to know</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&Climat et Explore2 - Des clés pour la gestion de l’eau de demain - Les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Chamfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&amp;Climat et Explore2 - Des clés pour la gestion de l’eau de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDRINDIC - Suivi et évaluation de la restauration/création de zones humides avec un indicateur hydrologique - Version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 91 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent rivers and ephemeral streams: what water managers need to know</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Calleja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Dörflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3888474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l’élaboration de suivis d’opérations de restauration hydromorphologique en cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Rolan-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boutet-Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unpublished, 2019, 978-2-37785-064-1. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.2.18966.80963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce qu'un plan d'eau ? Quels impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la représentation des processus nivaux sur l'hydrologie de la Durance et sa réponse au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01127507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire MAGAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la ressource en eau face aux changements climatiques dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, GIEC Pays de la Loire. 2026, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05461869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des populations face aux changements climatiques dans les Pays de la Loire : rapport spécial Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, GIEC Pays de la Loire. 2025, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05122176v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermie en rivière : Analyse géostatistique et description de régime : Application à l’échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet R²D² 2050 : Risque, ressource en eau et gestion durable de la Durance en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: a national platform for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field dataset of the depth to water from diverse wetland types in relation to habitat and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.110656. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours d’eau sous leur meilleur ProfHyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE, une plateforme nationale pour la prévision des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDRINDIC : suivre et évaluer l’efficacité des opérations de restauration/création de zones humides avec un indicateur hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.31-34. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (5), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 383, pp.381-389. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-381-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of reservoirs on the morphology of watercourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (special issue), pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de réanalyses météorologiques de surface pour les zones de montagne : exemple du produit DuO sur le bassin de la Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.77 - 85. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2018035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining the sequestration efficiency of the European forest sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 405, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of climate and hydrological uncertainties in transient low-flow projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (9), pp.3651 - 3672. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-3651-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (5), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/201604625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter transferability under changing climate: case study with a land surface model in the Durance watershed, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.1408-1423. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2014.993643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of climate and hydrological uncertainties in transient low flow projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (9), pp.12649-12701. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-12-12649-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing hysteresis in snow depletion curves to improve the water budget of a land surface model in an Alpine catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.631-649. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-13-091.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUI-FR: Une plateforme de modélisation hydrogéologique nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025 (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.659304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des interactions eaux de surface - eaux souterraines dans un contexte de changement climatique à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORE2 : ETAT D'AVANCEMENT ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Berel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper pour mieux planifier : Quelle demande en eau pour quelle agriculture demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme de prévision des étiages PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roman-Villafane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse 2022 : caractérisation hydrologique des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roman-Villafane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-flow forecasting in France using the PREMHYCE operational platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Willemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE, une plateforme opérationnelle de prévision des étiages à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqui-FR: Towards a hydro-geological seasonal forecasting system for metropolitan France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Willemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIeme Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques (AISH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-flow forecasting in France: update on the latest developments of the PREMHYCE operational forecast platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Added-Value of Satellite Soil Moisture Observations Over Irrigated Areas to Support Land Surface Model Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrique Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wade Crow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.3715-3718, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective approach for assessing change in water resources management for large river basins in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low flows and reservoir management for the Durance River basin (Southern France) in the 2050s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF: Water Tensions in Europe and in the Mediterranean: water crisis by 2050?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait l’État lorsque l’eau vient à manquer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Bouarfa (coordination scientifique), Marielle Montginoul (coordination scientifique), Thomas Pelte (coordination scientifique), Eric Sauquet (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l’eau en France ? À l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-117, 2025, 9782759240999. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2: Hydrology and morphology of IRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermittent rivers and ephemeral streams: what water managers need to know</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&Climat et Explore2 - Des clés pour la gestion de l’eau de demain - Les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Chamfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&amp;Climat et Explore2 - Des clés pour la gestion de l’eau de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDRINDIC - Suivi et évaluation de la restauration/création de zones humides avec un indicateur hydrologique - Version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 91 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent rivers and ephemeral streams: what water managers need to know</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Calleja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Dörflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3888474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l’élaboration de suivis d’opérations de restauration hydromorphologique en cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Rolan-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boutet-Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unpublished, 2019, 978-2-37785-064-1. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.2.18966.80963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce qu'un plan d'eau ? Quels impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la représentation des processus nivaux sur l'hydrologie de la Durance et sa réponse au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01127507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110656" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7291" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7317" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01675305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3651-2016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.993643" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-12-12649-2015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927632v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-13-091.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05251692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04731888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Berel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257330v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nowak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemoigne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-525" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Wigneron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrique Cheruy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518118" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602235v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bezier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chamfort" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144755v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Alves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Calleja" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald D&#246;rflinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3888474" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091205v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rolan-Meynard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutet-Berry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.18966.80963" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620166v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127507v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066398" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05626507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110656" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7317" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01675305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3651-2016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.993643" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-12-12649-2015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927632v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-13-091.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05251692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04731888v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698247v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Berel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nowak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660936v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemoigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-525" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332529v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Wigneron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrique Cheruy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518118" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602229v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299129v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bezier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chamfort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fournier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Alves" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Calleja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald D&#246;rflinger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3888474" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091205v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rolan-Meynard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutet-Berry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.18966.80963" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620166v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127507v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066398" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>