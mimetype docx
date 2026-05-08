--- v0 (2026-03-04)
+++ v1 (2026-05-08)
@@ -374,502 +374,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From smart buildings to smart grids: how the “smart” infrastructures and imaginaries fail to meet their social and environmental promises?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“The atmosphere here is sad, it's lifeless”. The smart building, a despairing vision of future eco-cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audran Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dobigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux d'Hont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASST-4S 2024 Amsterdam: Making and Doing Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vrije Universiteit Amsterdam, Jul 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">5th International Congress on Ambiances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lusófona University in Lisbon, The Federal University of Rio de Janeiro &amp; the International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827193v1</w:t>
+                <w:t xml:space="preserve">hal-04826972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What inclusion in sustainable campuses? A comparative study of 4 smart university buildings in Lille, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Szuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux d'Hont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Congress Ecoposs, « Rethinking Networks in times of Transition: Ecological, Energy &amp; Social Issues »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Lille, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The atmosphere here is sad, it's lifeless”. The smart building, a despairing vision of future eco-cities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From smart buildings to smart grids: how the “smart” infrastructures and imaginaries fail to meet their social and environmental promises?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dobigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux d'Hont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Ambiances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lusófona University in Lisbon, The Federal University of Rio de Janeiro &amp; the International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">EASST-4S 2024 Amsterdam: Making and Doing Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrije Universiteit Amsterdam, Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826972v1</w:t>
+                <w:t xml:space="preserve">hal-04827193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginary of Mobility in Animated Films: What future is drawn?</w:t>
+                <w:t xml:space="preserve">Quelle inclusion dans la transition écologique des universités ? Genèse des processus de transition de quatre bâtiments universitaires lillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Szuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Doat</w:t>
+                <w:t xml:space="preserve">Anouk Germe-Bartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Philosophie and Technology - SPT 2023 : Technology and Mobility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Japanese Society for Science and Technology Studies, Jun 2023, Tokyo (Japan), Japan</w:t>
+              <w:t xml:space="preserve">Colloque TEES (Transitions Ecologiques, Economiques et Sociales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245029v1</w:t>
+                <w:t xml:space="preserve">hal-04827124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle inclusion dans la transition écologique des universités ? Genèse des processus de transition de quatre bâtiments universitaires lillois</w:t>
+                <w:t xml:space="preserve">Imaginary of Mobility in Animated Films: What future is drawn?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Germe-Bartier</w:t>
+                <w:t xml:space="preserve">David Doat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TEES (Transitions Ecologiques, Economiques et Sociales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Society for Philosophie and Technology - SPT 2023 : Technology and Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Japanese Society for Science and Technology Studies, Jun 2023, Tokyo (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827124v1</w:t>
+                <w:t xml:space="preserve">hal-04245029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From smart buildings to smart users</w:t>
               </w:r>
@@ -1228,51 +1228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux d'Hont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on ambiances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lisbonne, Portugal. pp.1032-1045, 2025, 978-989-757-300-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1474,51 +1474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhaker Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE éditions, 2023, 9781784059903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1585,77 +1585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What User Involvement in Sustainable Campuses? An Analysis of the Decision-Making Processes of University Smart Buildings in the Lille Region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Szuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Germe-Bartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Dobigny; Benoît Robyns. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">To Rethink Networks in Times of Transition: Ecological, Energy and Social Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1989,208 +1989,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole est avant tout une caution verte pour les professionnels de l’énergie [idée reçue]</w:t>
+                <w:t xml:space="preserve">Smart city, smart building, smart user : l’imaginaire du « smart » et ses impasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dobigny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées reçues sur la méthanisation agricole</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 979-10-318-0628-0</w:t>
+              <w:t xml:space="preserve">Réseaux d’énergie et bâtiments intelligents pour la transition énergétique et sociétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2023, 978-1-78405-990-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415593v1</w:t>
+                <w:t xml:space="preserve">hal-04827361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart city, smart building, smart user : l’imaginaire du « smart » et ses impasses</w:t>
+                <w:t xml:space="preserve">La méthanisation agricole est avant tout une caution verte pour les professionnels de l’énergie [idée reçue]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dobigny</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Dziebowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Dziebowski; Emmanuel Guillon; Philippe Hamman. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux d’énergie et bâtiments intelligents pour la transition énergétique et sociétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, 2023, 978-1-78405-990-3</w:t>
+              <w:t xml:space="preserve">Idées reçues sur la méthanisation agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cavalier bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-10-318-0628-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827361v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobriété et énergies renouvelables : pourquoi l’un ne va pas sans l’autre ?</w:t>
               </w:r>
@@ -2996,51 +2996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux d'Hont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3261,51 +3261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyne Sahakian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2019.03.027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04827193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04827024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Szuba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Hont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04826972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04827124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Germe-Bartier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Gabriel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robyns" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394427550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427550" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robyns" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Abbes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394427550.ch22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427550.ch22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dorthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utppublishing.com/doi/10.3138/9781487556723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781487556723" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-methanisation-agricole/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dziebowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jutteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119616290.ch9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576939v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/26073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.25758" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/nouveaux-rapports-a-la-nature-dans-les-campagnes--9782759217823.htm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.papy.2012.01.0139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-pour_une_socio_anthropologie_de_l_environnement_tome_1_par_dela_le_local_et_le_global_sophie_poirot_delpech-9782296967588-37534.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-multiples_du_social_regards_socio_anthropologiques_caroline_moricot-9782296115873-31394.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-consommer_autrement_la_reforme_ecologique_des_modes_de_vie-9782296102323-29721.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edisud.com/librairie-en-ligne/energie-societe-science-gouvernances-et-usages/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pechon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyne Sahakian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2019.03.027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04826972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Hont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04827024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Szuba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04827193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04827124v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Germe-Bartier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Gabriel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robyns" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394427550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427550" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robyns" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Abbes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394427550.ch22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427550.ch22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dorthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utppublishing.com/doi/10.3138/9781487556723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781487556723" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-methanisation-agricole/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dziebowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jutteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119616290.ch9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576939v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/26073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.25758" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/nouveaux-rapports-a-la-nature-dans-les-campagnes--9782759217823.htm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.papy.2012.01.0139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-pour_une_socio_anthropologie_de_l_environnement_tome_1_par_dela_le_local_et_le_global_sophie_poirot_delpech-9782296967588-37534.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-multiples_du_social_regards_socio_anthropologiques_caroline_moricot-9782296115873-31394.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-consommer_autrement_la_reforme_ecologique_des_modes_de_vie-9782296102323-29721.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edisud.com/librairie-en-ligne/energie-societe-science-gouvernances-et-usages/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pechon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>