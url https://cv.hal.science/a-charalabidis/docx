--- v0 (2026-03-10)
+++ v1 (2026-05-01)
@@ -132,1020 +132,1154 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between seed predation and activity-density of carabid beetles in farmland: A meta-regression</w:t>
+                <w:t xml:space="preserve">Consumption competition by a parasitoid wasp opens a window of survival under intraguild predation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francisco Martínez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Xuéreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Saska</w:t>
+                <w:t xml:space="preserve">Apostolos Pekas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 384, pp.109551. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959610v1</w:t>
+                <w:t xml:space="preserve">hal-05592947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Typhlodromus (Anthoseius) recki confronted to a combination of plants and food: pollen, Tetranychus urticae and Aculops lycopersici for companion plant use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between seed predation and activity-density of carabid beetles in farmland: A meta-regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+                <w:t xml:space="preserve">Wopke van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Douin</w:t>
+                <w:t xml:space="preserve">Britta Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Feugnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Saska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-024-00996-3⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 384, pp.109551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889292v1</w:t>
+                <w:t xml:space="preserve">hal-04959610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Behavior of Typhlodromus (Anthoseius) recki confronted to a combination of plants and food: pollen, Tetranychus urticae and Aculops lycopersici for companion plant use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Martial Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Feugnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 185, pp.art. 105302. </w:t>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94, pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10493-024-00996-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163055v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing farmer-acceptable rotations that assure ecosystem service provision in the face of climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reto Schmucki</w:t>
+                <w:t xml:space="preserve">Diana Mosquera-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrha Abay</w:t>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mette Termansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miranda Bane</w:t>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.01.002⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 185, pp.art. 105302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518128v1</w:t>
+                <w:t xml:space="preserve">hal-04163055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed seed availability, carabid intraspecific interference and their interaction drive weed seed consumption by carabid beetles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing farmer-acceptable rotations that assure ecosystem service provision in the face of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reto Schmucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrha Abay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Termansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda Bane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12346⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.169-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321801v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Weed seed availability, carabid intraspecific interference and their interaction drive weed seed consumption by carabid beetles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.396-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078541v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187167⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638312v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0187167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biodiversité. Une solution contre les pesticides ? Un petit carabe prometteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bien Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1155,1579 +1289,1579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do interactions between individuals of the Phytoseiidae species Typhlodromus (Anthoseius) recki (Wainstein) and Phytoseiulus persimilis affect their effectiveness as predators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Feugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice tests to determine the preference behavior of the Phytoseiidae species Typhlodromus (Anthoseius) recki (Wainstein) among a combination of plants and food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Feugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of consumption pattern in two seed eating carabid species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un prédateur généraliste peut-il être un bon candidat pour le biocontrôle des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607028v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentarium - Dans le cadre du parcours Avenir, rencontre avec une classe de 3ème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rencontre avec une classe de 3ème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après-midi Grand Public de l'Expérimentarium en Bourgogne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs de l'INRA de Dijon à la rencontre du grand public - Médiathèque du Port du Canal Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'Expérimentarium en Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, dijon, France</w:t>
+              <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256637v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs de l'INRA de Dijon à la rencontre du grand public - Médiathèque du Port du Canal Dijon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les coléoptères carabiques sont-ils plus sélectifs face à un risque de prédation ou de compétition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, dijon, France</w:t>
+              <w:t xml:space="preserve">47ème colloque de la Société Française pour l'Etude du Comportement Animal (Sféca 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256629v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coléoptères carabiques sont-ils plus sélectifs face à un risque de prédation ou de compétition ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Après-midi Grand Public de l'Expérimentarium en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème colloque de la Société Française pour l'Etude du Comportement Animal (Sféca 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">l'Expérimentarium en Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123375v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can obligatory omnivore carabids be useful for the biocontrol of weeds?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stability of consumption pattern in two seed eating carabid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2017, Rennes, France. 92 p</w:t>
+              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735220v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un prédateur généraliste peut-il être un bon candidat pour le biocontrôle des adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Can obligatory omnivore carabids be useful for the biocontrol of weeds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2017, Rennes, France. 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894972v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Après-midi Grand Public de l'Expérimentarium en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Forum des Jeunes Chercheurs FJC, Ecole Doctorale E2S Environnements-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">L'Expérimentarium en Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892459v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. th congress of the international society for behavioural ecology (ISBE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. th meeting of Ecology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des coléoptères carabiques en lien avec le service écosystémique de lutte contre les adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portes ouvertes 2016 de l'Inra Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do competition and predation risk affect weed seed selectivity in granivorous carabid beetles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société France d'Ecologie (FFSPN). FRA., Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">22ème Forum des Jeunes Chercheurs FJC, Ecole Doctorale E2S Environnements-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739560v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après-midi Grand Public de l'Expérimentarium en Bourgogne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Do competition and predation risk affect weed seed selectivity in granivorous carabid beetles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Expérimentarium en Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société France d'Ecologie (FFSPN). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256068v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prédation des graines d’adventices par les coléoptères carabidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GIS-HP2E &amp; RMT Florad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2737,652 +2871,652 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inter-individual variabilities and intraguild interferences on the foraging stratégies of seed-eating carabid species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of inter-individual variability and intraguild interferences on the foraging strategies of seed-eating carabid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Animal biology. Université Bourgogne Franche-Comté, 2017. English. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2017UBFCK035⟩</w:t>
+              <w:t xml:space="preserve">Life Sciences [q-bio]. Université de Bourgogne Franche-Comté (COMUE), 2017. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01795298v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02785853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inter-individual variability and intraguild interferences on the foraging strategies of seed-eating carabid species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of inter-individual variabilities and intraguild interferences on the foraging stratégies of seed-eating carabid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Life Sciences [q-bio]. Université de Bourgogne Franche-Comté (COMUE), 2017. English. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Animal biology. Université Bourgogne Franche-Comté, 2017. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017UBFCK035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02785853v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01795298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentarium - Alice au pays des carabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et si la science était un objet ou la recherche en dessins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention sur les Carabidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le microscope et la blouse, émission de radio de culture scientifique. Radio Campus, Dijon,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prédation des graines d’adventices par les coléoptères carabidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254172v1</w:t>
+                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices en Grandes Cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie comportementale de la régulation des graines par les carabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739575v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-01601467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3450,51 +3584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42D9FBAC"/>
+    <w:nsid w:val="D8ACDE03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3681,51 +3815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/a-charalabidis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7225-2114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Saska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109551" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04889292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00996-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrha Abay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Termansen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.01.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01795298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCK035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785853v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Auguste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/a-charalabidis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7225-2114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592947v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Pekas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Saska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04889292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feugnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00996-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrha Abay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Termansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.01.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01795298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCK035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Auguste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>