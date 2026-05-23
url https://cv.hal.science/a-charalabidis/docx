--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,986 +300,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between seed predation and activity-density of carabid beetles in farmland: A meta-regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional evaluation of Mentha suaveolens and Phlomis fruticosa as reservoir plants of Typhlodromus (Anthoseius) recki (Acari: Phytoseiidae) in tomato biological control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-S. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109551⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 96 (4), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-026-01143-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959610v1</w:t>
+                <w:t xml:space="preserve">hal-05627887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Typhlodromus (Anthoseius) recki confronted to a combination of plants and food: pollen, Tetranychus urticae and Aculops lycopersici for companion plant use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between seed predation and activity-density of carabid beetles in farmland: A meta-regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wopke van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+                <w:t xml:space="preserve">Britta Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Douin</w:t>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Feugnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pavel Saska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 94, pp.25. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 384, pp.109551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10493-024-00996-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889292v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of Typhlodromus (Anthoseius) recki confronted to a combination of plants and food: pollen, Tetranychus urticae and Aculops lycopersici for companion plant use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Mosquera-Muñoz</w:t>
+                <w:t xml:space="preserve">Martial Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Feugnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-024-00996-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163055v1</w:t>
+                <w:t xml:space="preserve">hal-04889292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing farmer-acceptable rotations that assure ecosystem service provision in the face of climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Diana Mosquera-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reto Schmucki</w:t>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrha Abay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miranda Bane</w:t>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.01.002⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 185, pp.art. 105302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518128v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed seed availability, carabid intraspecific interference and their interaction drive weed seed consumption by carabid beetles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing farmer-acceptable rotations that assure ecosystem service provision in the face of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Schmucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abrha Abay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Termansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda Bane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12346⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.169-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321801v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weed seed availability, carabid intraspecific interference and their interaction drive weed seed consumption by carabid beetles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.396-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078541v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
+                <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187167⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638312v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0187167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biodiversité. Une solution contre les pesticides ? Un petit carabe prometteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bien Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1289,1579 +1406,1579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do interactions between individuals of the Phytoseiidae species Typhlodromus (Anthoseius) recki (Wainstein) and Phytoseiulus persimilis affect their effectiveness as predators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Feugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice tests to determine the preference behavior of the Phytoseiidae species Typhlodromus (Anthoseius) recki (Wainstein) among a combination of plants and food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Douin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Feugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un prédateur généraliste peut-il être un bon candidat pour le biocontrôle des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentarium - Dans le cadre du parcours Avenir, rencontre avec une classe de 3ème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rencontre avec une classe de 3ème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs de l'INRA de Dijon à la rencontre du grand public - Médiathèque du Port du Canal Dijon</w:t>
+                <w:t xml:space="preserve">Après-midi Grand Public de l'Expérimentarium en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, dijon, France</w:t>
+              <w:t xml:space="preserve">l'Expérimentarium en Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256629v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coléoptères carabiques sont-ils plus sélectifs face à un risque de prédation ou de compétition ?</w:t>
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs de l'INRA de Dijon à la rencontre du grand public - Médiathèque du Port du Canal Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème colloque de la Société Française pour l'Etude du Comportement Animal (Sféca 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123375v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après-midi Grand Public de l'Expérimentarium en Bourgogne</w:t>
+                <w:t xml:space="preserve">Les coléoptères carabiques sont-ils plus sélectifs face à un risque de prédation ou de compétition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'Expérimentarium en Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, dijon, France</w:t>
+              <w:t xml:space="preserve">47ème colloque de la Société Française pour l'Etude du Comportement Animal (Sféca 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256637v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of consumption pattern in two seed eating carabid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can obligatory omnivore carabids be useful for the biocontrol of weeds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2017, Rennes, France. 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après-midi Grand Public de l'Expérimentarium en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Expérimentarium en Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. th congress of the international society for behavioural ecology (ISBE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. th meeting of Ecology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des coléoptères carabiques en lien avec le service écosystémique de lutte contre les adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portes ouvertes 2016 de l'Inra Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More choosy under a risk of predation or of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Forum des Jeunes Chercheurs FJC, Ecole Doctorale E2S Environnements-Santé, Université de Bourgogne Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do competition and predation risk affect weed seed selectivity in granivorous carabid beetles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société France d'Ecologie (FFSPN). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prédation des graines d’adventices par les coléoptères carabidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GIS-HP2E &amp; RMT Florad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2871,341 +2988,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inter-individual variability and intraguild interferences on the foraging strategies of seed-eating carabid species</w:t>
+                <w:t xml:space="preserve">Effect of inter-individual variabilities and intraguild interferences on the foraging stratégies of seed-eating carabid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Life Sciences [q-bio]. Université de Bourgogne Franche-Comté (COMUE), 2017. English. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Animal biology. Université Bourgogne Franche-Comté, 2017. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017UBFCK035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02785853v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01795298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inter-individual variabilities and intraguild interferences on the foraging stratégies of seed-eating carabid species</w:t>
+                <w:t xml:space="preserve">Effect of inter-individual variability and intraguild interferences on the foraging strategies of seed-eating carabid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Animal biology. Université Bourgogne Franche-Comté, 2017. English. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2017UBFCK035⟩</w:t>
+              <w:t xml:space="preserve">Life Sciences [q-bio]. Université de Bourgogne Franche-Comté (COMUE), 2017. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01795298v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02785853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentarium - Alice au pays des carabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et si la science était un objet ou la recherche en dessins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention sur les Carabidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le microscope et la blouse, émission de radio de culture scientifique. Radio Campus, Dijon,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3215,154 +3332,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prédation des graines d’adventices par les coléoptères carabidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices en Grandes Cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3372,151 +3489,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie comportementale de la régulation des graines par les carabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3584,51 +3701,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8ACDE03"/>
+    <w:nsid w:val="B50C45AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3815,51 +3932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/a-charalabidis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7225-2114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592947v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Pekas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Saska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04889292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feugnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00996-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrha Abay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Termansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.01.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01795298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCK035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Auguste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/a-charalabidis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7225-2114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592947v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Pekas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05627887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Tixier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-026-01143-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Saska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04889292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feugnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00996-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrha Abay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Termansen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.01.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Montcharmont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01795298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCK035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Auguste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>