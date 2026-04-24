--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -451,222 +451,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISSLIDE: A new InSAR dataset for Slow SLIding area DEtection with machine learning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Generalized Artificial Intelligence by Assessment Aggregation With Applications to Standard and Extreme Classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, pp.1-5. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (11), pp.16659-16670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3365299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2023.3297079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482461v1</w:t>
+                <w:t xml:space="preserve">hal-04954577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Generalized Artificial Intelligence by Assessment Aggregation With Applications to Standard and Extreme Classifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ISSLIDE: A new InSAR dataset for Slow SLIding area DEtection with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (11), pp.16659-16670. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2023.3297079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3365299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954577v1</w:t>
+                <w:t xml:space="preserve">hal-04482461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the decisions and the functioning of a convolutional spatiotemporal land cover classifier with channel attention and redescription mining</w:t>
               </w:r>
@@ -1373,235 +1373,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115681v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altruistic Collaborative Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Mahamane Atto</w:t>
+                <w:t xml:space="preserve">Land cover classification of the Alps from InSAR temporal coherence matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Boudaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2022.3185961⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2022.932491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774351v1</w:t>
+                <w:t xml:space="preserve">hal-03829187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover classification of the Alps from InSAR temporal coherence matrices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+                <w:t xml:space="preserve">Altruistic Collaborative Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Mahamane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frsen.2022.932491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2022.3185961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829187v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Elliptical Possibility Distributions</w:t>
               </w:r>
@@ -4905,51 +4905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvrat Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6218,252 +6218,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Change Detection by Possibility Distribution Dissemblance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Lesniewska-Choquet</w:t>
+                <w:t xml:space="preserve">Détection de changement sur images SAR monovariées par analyse temps-fréquence linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE 2017 : IEEE International Conference on Fuzzy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495750v1</w:t>
+                <w:t xml:space="preserve">hal-01617062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de changement sur images SAR monovariées par analyse temps-fréquence linéaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Image Change Detection by Possibility Distribution Dissemblance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesniewska-Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ-IEEE 2017 : IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617062v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de Transformations Probabilité-Possibilité aux Moyens de Mesures de Dissemblance dans un Contexte de Détection de Changements</w:t>
               </w:r>
@@ -8573,51 +8573,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des séries temporelles d’images Sentinel-1 pour l’observation des glaciers des Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10345,51 +10345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang L&#234;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3631318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bralet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3595267" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Salis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ferraris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Meo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106568" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3365299" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2023.3297079" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3342990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Meignan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brani Vidakovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluisio Pinheiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3246385" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fonseca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Negri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alu&#237;sio Pinheiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3268601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115681v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.12.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774351v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2022.3185961" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Boudaour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.932491" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesniewska-Choquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2920803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920608v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beno&#238;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107353" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie R. Bisset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2020.3009059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2018.2883011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2018.2888993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779425v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangyun Tan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1624" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2587626" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Solikhin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.02.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFC05VSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975385v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2311663" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550318v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15114782" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2210228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766713v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246524" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548105v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2167496" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-009-0139-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Amari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2011.07.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/532312" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2053865" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241849v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2031726" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732333v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0051-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.03.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia de Souza Ugarte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alu&#237;sio de Souza Pinheiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641788" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448227" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281833" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844839v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897713" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pirrone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266403" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Kemavo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01840793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553285" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952913" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618013v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866629v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495750v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015641" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952765" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226399v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jolibois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245810" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175843v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01005343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095849v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947507" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018847v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026228" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975276v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975332v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752128v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609524v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Amari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469413v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299.ch6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483209v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724738v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004689v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096058v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096051v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629345v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950823v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00384852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01261180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang L&#234;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3631318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bralet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3595267" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Salis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ferraris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Meo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106568" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2023.3297079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3365299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3342990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Meignan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brani Vidakovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluisio Pinheiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3246385" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fonseca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Negri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alu&#237;sio Pinheiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3268601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115681v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.12.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Boudaour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.932491" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2022.3185961" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesniewska-Choquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2920803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920608v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beno&#238;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107353" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie R. Bisset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2020.3009059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2018.2883011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2018.2888993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779425v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangyun Tan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1624" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2587626" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Solikhin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.02.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFC05VSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975385v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2311663" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550318v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15114782" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2210228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766713v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246524" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548105v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2167496" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-009-0139-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Amari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2011.07.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/532312" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2053865" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241849v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2031726" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732333v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0051-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.03.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia de Souza Ugarte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alu&#237;sio de Souza Pinheiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641788" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448227" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281833" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844839v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897713" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pirrone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266403" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Kemavo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01840793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553285" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952913" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618013v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866629v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015641" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952765" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226399v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jolibois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245810" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175843v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01005343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095849v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947507" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018847v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026228" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975276v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975332v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752128v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609524v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Amari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469413v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299.ch6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483209v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724738v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004689v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096058v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096051v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629345v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950823v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00384852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01261180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>