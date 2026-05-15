--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -451,222 +451,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Generalized Artificial Intelligence by Assessment Aggregation With Applications to Standard and Extreme Classifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ISSLIDE: A new InSAR dataset for Slow SLIding area DEtection with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (11), pp.16659-16670. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2023.3297079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3365299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954577v1</w:t>
+                <w:t xml:space="preserve">hal-04482461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISSLIDE: A new InSAR dataset for Slow SLIding area DEtection with machine learning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Generalized Artificial Intelligence by Assessment Aggregation With Applications to Standard and Extreme Classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, pp.1-5. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (11), pp.16659-16670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3365299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2023.3297079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482461v1</w:t>
+                <w:t xml:space="preserve">hal-04954577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the decisions and the functioning of a convolutional spatiotemporal land cover classifier with channel attention and redescription mining</w:t>
               </w:r>
@@ -1581,248 +1581,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Elliptical Possibility Distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timed-image based deep learning for action recognition in video sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Lesniewska-Choquet</w:t>
+                <w:t xml:space="preserve">Alexandre Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2019.2920803⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.107353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149345v1</w:t>
+                <w:t xml:space="preserve">hal-01920608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed-image based deep learning for action recognition in video sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Elliptical Possibility Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesniewska-Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.107353. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (8), pp.1631-1639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2019.2920803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920608v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frames Learned by Prime Convolution Layers in a Deep Learning Framework</w:t>
               </w:r>
@@ -1906,369 +1906,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Robust Statistics for Change Detection in Time Series of Multivariate SAR Images</w:t>
+                <w:t xml:space="preserve">Design of New Wavelet Packets Adapted to High-Resolution SAR Images With an Application to Target Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (2), pp.520-534. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (6), pp.3919-3932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tsp.2018.2883011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tgrs.2018.2888993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975924v1</w:t>
+                <w:t xml:space="preserve">hal-02057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lapse optical flow regularization for geophysical complex phenomena monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
+                <w:t xml:space="preserve">New Robust Statistics for Change Detection in Time Series of Multivariate SAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (2), pp.520-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tsp.2018.2883011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057126v1</w:t>
+                <w:t xml:space="preserve">hal-01975924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of New Wavelet Packets Adapted to High-Resolution SAR Images With an Application to Target Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Time-lapse optical flow regularization for geophysical complex phenomena monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héla Hadhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.135-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057622v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARFBF morphological analysis - Application to the discrimination of catalyst active phases</w:t>
               </w:r>
@@ -2501,51 +2501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order structural image decomposition by using non-linear and non-convex regularizing objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, http://dx.doi.org/10.1016/j.cviu.2015.04.002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3085,51 +3085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (4), pp. 1922-1938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3384,51 +3384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (1), pp.11-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3592,51 +3592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.532312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3696,51 +3696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (9), pp.4741-4753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3891,51 +3891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (3), pp.207-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4315,369 +4315,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau jeu de données pour la détection d'instabilités gravitaires dans les Alpes à partir d'interférogrammes SAR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+                <w:t xml:space="preserve">RENYI DIVERGENCES LEARNING FOR EXPLAINABLE CLASSIFICATION OF SAR IMAGE PAIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e symposium MDIS - FormaTerre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.7445-7449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206386v1</w:t>
+                <w:t xml:space="preserve">hal-04629670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM-assisted neural network for SAR-to-optical image translation</w:t>
+                <w:t xml:space="preserve">Un nouveau jeu de données pour la détection d'instabilités gravitaires dans les Alpes à partir d'interférogrammes SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bralet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2024 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6e symposium MDIS - FormaTerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720021v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENYI DIVERGENCES LEARNING FOR EXPLAINABLE CLASSIFICATION OF SAR IMAGE PAIRS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Mian</w:t>
+                <w:t xml:space="preserve">DEM-assisted neural network for SAR-to-optical image translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.7445-7449, </w:t>
+              <w:t xml:space="preserve">IGARSS 2024 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.7649-7652, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629670v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la stratégie de décodage sur la traduction de modalité radar-optique d'images de télédétection</w:t>
               </w:r>
@@ -5584,64 +5584,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation possibiliste de lois de probabilités elliptiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesniewska-Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5718,51 +5718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anoumou Kemavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Fusion (FUSION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Ccambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5800,64 +5800,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Detection and Estimation of Change-Points in a Time Series of Multivariate Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5904,64 +5904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Linear Time-Frequency modeling and adaptive robust target detection in highly textured monovariate SAR image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6008,90 +6008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Formulation of Temporal Closure and Proposed Solutions for Offset Tracking of Natural Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Hadhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MultiTemp 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6116,64 +6116,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement automatique de &amp;quot;time lapse&amp;quot; : application à la surveillance de glaciers alpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Hadhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6237,64 +6237,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de changement sur images SAR monovariées par analyse temps-fréquence linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6332,90 +6332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Change Detection by Possibility Distribution Dissemblance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesniewska-Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZ-IEEE 2017 : IEEE International Conference on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6449,64 +6449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de Transformations Probabilité-Possibilité aux Moyens de Mesures de Dissemblance dans un Contexte de Détection de Changements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lesniewska-Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6570,51 +6570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6691,51 +6691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6903,51 +6903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate statistical modeling for multi-temporal SAR change detection using wavelet transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7407,416 +7407,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-stationary texture synthesis from random field modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADAPTIVE MULTITEMPORAL FILTERING OF POLARIMETRIC SAR IMAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Trang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS), 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01005343v1</w:t>
+                <w:t xml:space="preserve">hal-01095849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformly most powerful detection for integrate and fire time encoding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-stationary texture synthesis from random field modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangyun Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099477v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01005343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAPTIVE MULTITEMPORAL FILTERING OF POLARIMETRIC SAR IMAGES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thu Trang Le</w:t>
+                <w:t xml:space="preserve">Uniformly most powerful detection for integrate and fire time encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS), 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095849v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Image Time Series from Dynamical Fractional Brownian Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6086-6090, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8092,51 +8092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-ISIS - Journée "Techniques et algorithmes pour les séries d'images multi-temporelles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8174,51 +8174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VECTOR AND MATRIX LP NORMS IN POLARIMETRIC RADAR FILTERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Trang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8377,51 +8377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9263,64 +9263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6: Multiclass Multilabel Change of State Transfer Learning from Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Mahamane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Hadhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10345,51 +10345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang L&#234;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3631318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bralet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3595267" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Salis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ferraris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Meo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106568" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2023.3297079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3365299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3342990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Meignan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brani Vidakovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluisio Pinheiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3246385" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fonseca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Negri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alu&#237;sio Pinheiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3268601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115681v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.12.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Boudaour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.932491" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2022.3185961" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesniewska-Choquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2920803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920608v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beno&#238;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107353" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie R. Bisset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2020.3009059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2018.2883011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2018.2888993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779425v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangyun Tan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1624" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2587626" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Solikhin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.02.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFC05VSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975385v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2311663" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550318v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15114782" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2210228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766713v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246524" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548105v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2167496" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-009-0139-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Amari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2011.07.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/532312" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2053865" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241849v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2031726" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732333v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0051-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.03.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia de Souza Ugarte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alu&#237;sio de Souza Pinheiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641788" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448227" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281833" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844839v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897713" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pirrone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266403" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Kemavo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01840793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553285" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952913" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618013v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866629v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015641" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952765" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226399v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jolibois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245810" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175843v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01005343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095849v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947507" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018847v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026228" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975276v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975332v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752128v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609524v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Amari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469413v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299.ch6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483209v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724738v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004689v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096058v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096051v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629345v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950823v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00384852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01261180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang L&#234;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3631318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bralet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3595267" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Salis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ferraris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Meo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106568" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3365299" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2023.3297079" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pelous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.06.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3342990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Meignan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brani Vidakovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluisio Pinheiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3246385" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fonseca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Negri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alu&#237;sio Pinheiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3268601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115681v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.12.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Boudaour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.932491" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2022.3185961" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920608v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beno&#238;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107353" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesniewska-Choquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2920803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie R. Bisset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2020.3009059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2018.2888993" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2018.2883011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779425v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangyun Tan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1624" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2587626" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2015.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Solikhin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.02.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFC05VSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975385v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2311663" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550318v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15114782" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2210228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766713v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246524" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548105v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2167496" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-009-0139-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Amari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2011.07.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/532312" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2053865" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241849v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2031726" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732333v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0051-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.03.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia de Souza Ugarte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alu&#237;sio de Souza Pinheiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lin-Kwong-Chon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448227" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641788" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281833" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844839v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897713" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pirrone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266403" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Kemavo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01840793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553285" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952913" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618013v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866629v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015641" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952765" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226399v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jolibois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245810" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175843v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947507" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01005343v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099477v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018847v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026228" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975276v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975332v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752128v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609524v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Amari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469413v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299.ch6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483209v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724738v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004689v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096058v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096051v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629345v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950823v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00384852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01261180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>