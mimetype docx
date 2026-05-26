--- v0 (2026-03-24)
+++ v1 (2026-05-26)
@@ -460,601 +460,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérèglement climatique et évolution de la sécheresse dans un milieu semi-aride : « Des analyses quantitatives aux perceptions paysannes à l’échelle des plaines côtières du sud-ouest de Madagascar »</w:t>
+                <w:t xml:space="preserve">Perceptions paysannes sur le dérèglement climatique dans les plaines côtières semi- arides du Sud-ouest de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Anjarasoa Rakotonjanahary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Ecole Doctorale Thématique "Lettres, Humanités, Indépendance Culturelle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toliara, Oct 2024, Toliara, Madagascar</w:t>
+              <w:t xml:space="preserve">Journée d'étude, Interroger et mesurer les perceptions du changement climatique Confronter les méthodes d’enquête et d’analyse en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDA, Développement et Société, Jun 2024, Pavillon Indochine - 45 bis avenue de la belle gabrielle Nogent-sur-Marne, France (94), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946908v1</w:t>
+                <w:t xml:space="preserve">hal-04946584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSE SPATIO-TEMPORELLE DES IMPACTS DE LA SECHERESSE PAR NDVI SUR LES COUVERTS VEGETAUX. EXEMPLE DES FORETS SECHES ET XEROPHILES DES MIKEA ET DE RANOBE (SUD-OUEST DE MADAGASCAR)</w:t>
+                <w:t xml:space="preserve">« Des Ceintures vertes aux Ceintures rouges » : L’exemple de l’Aire Protégée Communautaire d’Analamaintso Milenaky, Sud-ouest de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Anjarasoa Rakotonjanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicité Rejo-Fienena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hery Nantenaina Ravanomanantsoa</w:t>
+                <w:t xml:space="preserve">Réjo-Fienena Félicitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique de l’EDGRND Gestion des ressources naturelles et Développement durable : Enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale Gestion des Ressources Naturelles et Développement (ED GRND), de l'Université d'Antananarivo, Oct 2024, Antananarivo, Madgascar, Madagascar</w:t>
+              <w:t xml:space="preserve">Journées scientifiques deuxième édition - 2024 de la Faculté des Sciences " RECHERCHE SCIENTIFIQUE ET DEVELOPPEMENT DURABLE A L’ERE DU NUMERIQUE "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences de l’Université d’Antananarivo, Dec 2024, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946644v1</w:t>
+                <w:t xml:space="preserve">hal-04946918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des Ceintures vertes aux Ceintures rouges » : L’exemple de l’Aire Protégée Communautaire d’Analamaintso Milenaky, Sud-ouest de Madagascar</w:t>
+                <w:t xml:space="preserve">Conflits de l’eau dans le contexte du dérèglement climatique : cas du périmètre irrigué de Manombo – Ranozaza (Sud-ouest de Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Anjarasoa Rakotonjanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjo-Fienena Félicitée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale Thématique (EDT) "Lettres, Humanités, Indépendance Culturelle" de l'Université de Toliara, Dec 2024, Toliara, Madagascar</w:t>
+              <w:t xml:space="preserve">Doctorales ASRDLF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française; Polytech Tour; UMR CITERES (Cités, Territoires, Environnement et Sociétés), Feb 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946923v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit périmètre Irrigué de Manombo-Ranozaza à l’épreuve du conflit de l’eau (Sud-ouest de Madagascar)</w:t>
+                <w:t xml:space="preserve">Dérèglement climatique et évolution de la sécheresse dans un milieu semi-aride : « Des analyses quantitatives aux perceptions paysannes à l’échelle des plaines côtières du sud-ouest de Madagascar »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Anjarasoa Rakotonjanahary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire axe 5 : Conflits liés à l’eau à plusieurs échelles, regards africains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux, Dec 2024, Pessac, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Ecole Doctorale Thématique "Lettres, Humanités, Indépendance Culturelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toliara, Oct 2024, Toliara, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924457v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions paysannes sur le dérèglement climatique dans les plaines côtières semi- arides du Sud-ouest de Madagascar</w:t>
+                <w:t xml:space="preserve">ANALYSE SPATIO-TEMPORELLE DES IMPACTS DE LA SECHERESSE PAR NDVI SUR LES COUVERTS VEGETAUX. EXEMPLE DES FORETS SECHES ET XEROPHILES DES MIKEA ET DE RANOBE (SUD-OUEST DE MADAGASCAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Anjarasoa Rakotonjanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicité Rejo-Fienena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hery Nantenaina Ravanomanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude, Interroger et mesurer les perceptions du changement climatique Confronter les méthodes d’enquête et d’analyse en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREDA, Développement et Société, Jun 2024, Pavillon Indochine - 45 bis avenue de la belle gabrielle Nogent-sur-Marne, France (94), France</w:t>
+              <w:t xml:space="preserve">Colloque scientifique de l’EDGRND Gestion des ressources naturelles et Développement durable : Enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Gestion des Ressources Naturelles et Développement (ED GRND), de l'Université d'Antananarivo, Oct 2024, Antananarivo, Madgascar, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946584v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflits de l’eau dans le contexte du dérèglement climatique : cas du périmètre irrigué de Manombo – Ranozaza (Sud-ouest de Madagascar)</w:t>
+                <w:t xml:space="preserve">« Des Ceintures vertes aux Ceintures rouges » : L’exemple de l’Aire Protégée Communautaire d’Analamaintso Milenaky, Sud-ouest de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Anjarasoa Rakotonjanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjo-Fienena Félicitée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales ASRDLF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française; Polytech Tour; UMR CITERES (Cités, Territoires, Environnement et Sociétés), Feb 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Thématique (EDT) "Lettres, Humanités, Indépendance Culturelle" de l'Université de Toliara, Dec 2024, Toliara, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946703v1</w:t>
+                <w:t xml:space="preserve">hal-04946923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des Ceintures vertes aux Ceintures rouges » : L’exemple de l’Aire Protégée Communautaire d’Analamaintso Milenaky, Sud-ouest de Madagascar</w:t>
+                <w:t xml:space="preserve">Petit périmètre Irrigué de Manombo-Ranozaza à l’épreuve du conflit de l’eau (Sud-ouest de Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Anjarasoa Rakotonjanahary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Réjo-Fienena Félicitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques deuxième édition - 2024 de la Faculté des Sciences " RECHERCHE SCIENTIFIQUE ET DEVELOPPEMENT DURABLE A L’ERE DU NUMERIQUE "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Sciences de l’Université d’Antananarivo, Dec 2024, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">Séminaire axe 5 : Conflits liés à l’eau à plusieurs échelles, regards africains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux, Dec 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946918v1</w:t>
+                <w:t xml:space="preserve">hal-04924457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA SÉCHERESSE FLUVIALE ET SES IMPACTS SOCIO-ENVIRONNEMENTAUX : CAS DE LA VALLÉE DE MANOMBO, SUD-OUEST DE MADAGASCAR</w:t>
               </w:r>
@@ -1411,51 +1411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Anjarasoa Rakotonjanahary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoffmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233;e Rejo-Fienena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thibaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial A Rakotonjanahary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantenaina H Ravanomantsoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Rejo-Fienena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Nantenaina Ravanomanantsoa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jo-Fienena F&#233;licit&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946918v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Anjarasoa Rakotonjanahary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoffmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233;e Rejo-Fienena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thibaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial A Rakotonjanahary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantenaina H Ravanomantsoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946918v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jo-Fienena F&#233;licit&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Rejo-Fienena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Nantenaina Ravanomanantsoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04946923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>